--- v0 (2026-07-31)
+++ v1 (2026-09-15)
@@ -44,108 +44,108 @@
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>3166</t>
   </si>
   <si>
     <t>Линолеум ПВХ "Ultra Line" Красный 9662, 1.5 м</t>
   </si>
   <si>
     <t>3141</t>
   </si>
   <si>
     <t>Линолеум ПВХ "Flex Line" КМ2.  Черный 2 м</t>
   </si>
   <si>
+    <t>3145</t>
+  </si>
+  <si>
+    <t>Линолеум ПВХ "Flex Line" КМ2.  Темно-серый, 2 м</t>
+  </si>
+  <si>
     <t>3165</t>
   </si>
   <si>
     <t>Линолеум ПВХ "Ultra Line" Красный 9662, 1.8 м</t>
   </si>
   <si>
-    <t>3145</t>
-[...2 lines deleted...]
-    <t>Линолеум ПВХ "Flex Line" КМ2.  Темно-серый, 2 м</t>
+    <t>3164</t>
+  </si>
+  <si>
+    <t>Линолеум ПВХ "Ultra Line" Красный 9662, 1.9 м</t>
   </si>
   <si>
     <t>3140</t>
   </si>
   <si>
     <t>Линолеум ПВХ "Flex Line" КМ2.  Белый 2 м</t>
   </si>
   <si>
-    <t>3164</t>
-[...4 lines deleted...]
-  <si>
     <t>3143</t>
   </si>
   <si>
     <t>Линолеум ПВХ "Flex Line" КМ2.  Черный 1.5 м</t>
   </si>
   <si>
     <t>3163</t>
   </si>
   <si>
     <t xml:space="preserve">Линолеум ПВХ "Ultra Line" Красный 9662, 2 м </t>
   </si>
   <si>
+    <t>3162</t>
+  </si>
+  <si>
+    <t>Линолеум ПВХ "Ultra Line" Синий 064, 1.5 м</t>
+  </si>
+  <si>
     <t>3142</t>
   </si>
   <si>
     <t>Линолеум ПВХ "Flex Line" КМ2.  Белый 1,5 м</t>
   </si>
   <si>
-    <t>3162</t>
-[...2 lines deleted...]
-    <t>Линолеум ПВХ "Ultra Line" Синий 064, 1.5 м</t>
+    <t>3144</t>
+  </si>
+  <si>
+    <t>Линолеум ПВХ "Flex Line" КМ2.  Темно-серый, 1.5 м</t>
   </si>
   <si>
     <t>3161</t>
   </si>
   <si>
     <t>Линолеум ПВХ "Ultra Line" Синий 064, 1.8 м</t>
-  </si>
-[...4 lines deleted...]
-    <t>Линолеум ПВХ "Flex Line" КМ2.  Темно-серый, 1.5 м</t>
   </si>
   <si>
     <t>3160</t>
   </si>
   <si>
     <t>Линолеум ПВХ "Ultra Line" Синий 064, 1.9 м</t>
   </si>
   <si>
     <t>3159</t>
   </si>
   <si>
     <t>Линолеум ПВХ "Ultra Line" Синий 064, 2 м</t>
   </si>
   <si>
     <t>3167</t>
   </si>
   <si>
     <t>Линолеум ПВХ "Ultra Line" Белый 950, 2 м</t>
   </si>
   <si>
     <t>3170</t>
   </si>
   <si>
     <t>Линолеум ПВХ "Ultra Line" Светло-серый 915, 2 м</t>
   </si>
@@ -661,177 +661,177 @@
     <row r="7" spans="1:4">
       <c r="A7" s="4">
         <v>2</v>
       </c>
       <c r="B7" s="8" t="s">
         <v>8</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>9</v>
       </c>
       <c r="D7" s="10">
         <v>1146</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="4">
         <v>3</v>
       </c>
       <c r="B8" s="8" t="s">
         <v>10</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D8" s="10">
-        <v>1154</v>
+        <v>1146</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="4">
         <v>4</v>
       </c>
       <c r="B9" s="8" t="s">
         <v>12</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D9" s="10">
-        <v>1146</v>
+        <v>1154</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="4">
         <v>5</v>
       </c>
       <c r="B10" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D10" s="10">
-        <v>1146</v>
+        <v>1154</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="4">
         <v>6</v>
       </c>
       <c r="B11" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D11" s="10">
-        <v>1154</v>
+        <v>1146</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="4">
         <v>7</v>
       </c>
       <c r="B12" s="8" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>19</v>
       </c>
       <c r="D12" s="10">
         <v>1146</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="4">
         <v>8</v>
       </c>
       <c r="B13" s="8" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="10">
         <v>1154</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="4">
         <v>9</v>
       </c>
       <c r="B14" s="8" t="s">
         <v>22</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>23</v>
       </c>
       <c r="D14" s="10">
-        <v>1146</v>
+        <v>1154</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="4">
         <v>10</v>
       </c>
       <c r="B15" s="8" t="s">
         <v>24</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>25</v>
       </c>
       <c r="D15" s="10">
-        <v>1154</v>
+        <v>1146</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="4">
         <v>11</v>
       </c>
       <c r="B16" s="8" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>27</v>
       </c>
       <c r="D16" s="10">
-        <v>1154</v>
+        <v>1146</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="4">
         <v>12</v>
       </c>
       <c r="B17" s="8" t="s">
         <v>28</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>29</v>
       </c>
       <c r="D17" s="10">
-        <v>1146</v>
+        <v>1154</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="4">
         <v>13</v>
       </c>
       <c r="B18" s="8" t="s">
         <v>30</v>
       </c>
       <c r="C18" s="6" t="s">
         <v>31</v>
       </c>
       <c r="D18" s="10">
         <v>1154</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="4">
         <v>14</v>
       </c>
       <c r="B19" s="8" t="s">
         <v>32</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>33</v>