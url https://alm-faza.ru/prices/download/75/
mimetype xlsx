--- v1 (2026-09-15)
+++ v2 (2026-10-31)
@@ -56,96 +56,96 @@
   <si>
     <t>3166</t>
   </si>
   <si>
     <t>Линолеум ПВХ "Ultra Line" Красный 9662, 1.5 м</t>
   </si>
   <si>
     <t>3141</t>
   </si>
   <si>
     <t>Линолеум ПВХ "Flex Line" КМ2.  Черный 2 м</t>
   </si>
   <si>
     <t>3145</t>
   </si>
   <si>
     <t>Линолеум ПВХ "Flex Line" КМ2.  Темно-серый, 2 м</t>
   </si>
   <si>
     <t>3165</t>
   </si>
   <si>
     <t>Линолеум ПВХ "Ultra Line" Красный 9662, 1.8 м</t>
   </si>
   <si>
+    <t>3140</t>
+  </si>
+  <si>
+    <t>Линолеум ПВХ "Flex Line" КМ2.  Белый 2 м</t>
+  </si>
+  <si>
     <t>3164</t>
   </si>
   <si>
     <t>Линолеум ПВХ "Ultra Line" Красный 9662, 1.9 м</t>
   </si>
   <si>
-    <t>3140</t>
-[...4 lines deleted...]
-  <si>
     <t>3143</t>
   </si>
   <si>
     <t>Линолеум ПВХ "Flex Line" КМ2.  Черный 1.5 м</t>
   </si>
   <si>
     <t>3163</t>
   </si>
   <si>
     <t xml:space="preserve">Линолеум ПВХ "Ultra Line" Красный 9662, 2 м </t>
   </si>
   <si>
+    <t>3142</t>
+  </si>
+  <si>
+    <t>Линолеум ПВХ "Flex Line" КМ2.  Белый 1,5 м</t>
+  </si>
+  <si>
     <t>3162</t>
   </si>
   <si>
     <t>Линолеум ПВХ "Ultra Line" Синий 064, 1.5 м</t>
   </si>
   <si>
-    <t>3142</t>
-[...2 lines deleted...]
-    <t>Линолеум ПВХ "Flex Line" КМ2.  Белый 1,5 м</t>
+    <t>3161</t>
+  </si>
+  <si>
+    <t>Линолеум ПВХ "Ultra Line" Синий 064, 1.8 м</t>
   </si>
   <si>
     <t>3144</t>
   </si>
   <si>
     <t>Линолеум ПВХ "Flex Line" КМ2.  Темно-серый, 1.5 м</t>
-  </si>
-[...4 lines deleted...]
-    <t>Линолеум ПВХ "Ultra Line" Синий 064, 1.8 м</t>
   </si>
   <si>
     <t>3160</t>
   </si>
   <si>
     <t>Линолеум ПВХ "Ultra Line" Синий 064, 1.9 м</t>
   </si>
   <si>
     <t>3159</t>
   </si>
   <si>
     <t>Линолеум ПВХ "Ultra Line" Синий 064, 2 м</t>
   </si>
   <si>
     <t>3167</t>
   </si>
   <si>
     <t>Линолеум ПВХ "Ultra Line" Белый 950, 2 м</t>
   </si>
   <si>
     <t>3170</t>
   </si>
   <si>
     <t>Линолеум ПВХ "Ultra Line" Светло-серый 915, 2 м</t>
   </si>
@@ -633,289 +633,289 @@
     <row r="5" spans="1:4">
       <c r="A5" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C5" s="9" t="s">
         <v>4</v>
       </c>
       <c r="D5" s="11" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="4">
         <v>1</v>
       </c>
       <c r="B6" s="8" t="s">
         <v>6</v>
       </c>
       <c r="C6" s="6" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="10">
-        <v>1154</v>
+        <v>1171</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="4">
         <v>2</v>
       </c>
       <c r="B7" s="8" t="s">
         <v>8</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>9</v>
       </c>
       <c r="D7" s="10">
-        <v>1146</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="4">
         <v>3</v>
       </c>
       <c r="B8" s="8" t="s">
         <v>10</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D8" s="10">
-        <v>1146</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="4">
         <v>4</v>
       </c>
       <c r="B9" s="8" t="s">
         <v>12</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D9" s="10">
-        <v>1154</v>
+        <v>1171</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="4">
         <v>5</v>
       </c>
       <c r="B10" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D10" s="10">
-        <v>1154</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="4">
         <v>6</v>
       </c>
       <c r="B11" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D11" s="10">
-        <v>1146</v>
+        <v>1171</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="4">
         <v>7</v>
       </c>
       <c r="B12" s="8" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>19</v>
       </c>
       <c r="D12" s="10">
-        <v>1146</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="4">
         <v>8</v>
       </c>
       <c r="B13" s="8" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="10">
-        <v>1154</v>
+        <v>1171</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="4">
         <v>9</v>
       </c>
       <c r="B14" s="8" t="s">
         <v>22</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>23</v>
       </c>
       <c r="D14" s="10">
-        <v>1154</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="4">
         <v>10</v>
       </c>
       <c r="B15" s="8" t="s">
         <v>24</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>25</v>
       </c>
       <c r="D15" s="10">
-        <v>1146</v>
+        <v>1171</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="4">
         <v>11</v>
       </c>
       <c r="B16" s="8" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>27</v>
       </c>
       <c r="D16" s="10">
-        <v>1146</v>
+        <v>1171</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="4">
         <v>12</v>
       </c>
       <c r="B17" s="8" t="s">
         <v>28</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>29</v>
       </c>
       <c r="D17" s="10">
-        <v>1154</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="4">
         <v>13</v>
       </c>
       <c r="B18" s="8" t="s">
         <v>30</v>
       </c>
       <c r="C18" s="6" t="s">
         <v>31</v>
       </c>
       <c r="D18" s="10">
-        <v>1154</v>
+        <v>1171</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="4">
         <v>14</v>
       </c>
       <c r="B19" s="8" t="s">
         <v>32</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>33</v>
       </c>
       <c r="D19" s="10">
-        <v>1154</v>
+        <v>1171</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="4">
         <v>15</v>
       </c>
       <c r="B20" s="8" t="s">
         <v>34</v>
       </c>
       <c r="C20" s="6" t="s">
         <v>35</v>
       </c>
       <c r="D20" s="10">
-        <v>1154</v>
+        <v>1171</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="4">
         <v>16</v>
       </c>
       <c r="B21" s="8" t="s">
         <v>36</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>37</v>
       </c>
       <c r="D21" s="10">
-        <v>1154</v>
+        <v>1171</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="4">
         <v>17</v>
       </c>
       <c r="B22" s="8" t="s">
         <v>38</v>
       </c>
       <c r="C22" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D22" s="10">
-        <v>1154</v>
+        <v>1171</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="4">
         <v>18</v>
       </c>
       <c r="B23" s="8" t="s">
         <v>40</v>
       </c>
       <c r="C23" s="6" t="s">
         <v>41</v>
       </c>
       <c r="D23" s="10">
-        <v>1154</v>
+        <v>1171</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="4">
         <v>19</v>
       </c>
       <c r="B24" s="8" t="s">
         <v>42</v>
       </c>
       <c r="C24" s="6" t="s">
         <v>43</v>
       </c>
       <c r="D24" s="10">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="4">
         <v>20</v>
       </c>
       <c r="B25" s="8" t="s">
         <v>44</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>45</v>