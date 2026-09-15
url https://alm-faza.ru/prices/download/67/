--- v0 (2026-07-31)
+++ v1 (2026-09-15)
@@ -1441,65 +1441,65 @@
     <row r="16" spans="1:4">
       <c r="A16" s="5">
         <v>10</v>
       </c>
       <c r="B16" s="10" t="s">
         <v>25</v>
       </c>
       <c r="C16" s="8" t="s">
         <v>26</v>
       </c>
       <c r="D16" s="12">
         <v>1218.92</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="5">
         <v>11</v>
       </c>
       <c r="B17" s="10" t="s">
         <v>27</v>
       </c>
       <c r="C17" s="8" t="s">
         <v>28</v>
       </c>
       <c r="D17" s="12">
-        <v>800</v>
+        <v>450</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="5">
         <v>12</v>
       </c>
       <c r="B18" s="10" t="s">
         <v>29</v>
       </c>
       <c r="C18" s="8" t="s">
         <v>30</v>
       </c>
       <c r="D18" s="12">
-        <v>800</v>
+        <v>450</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="5">
         <v>13</v>
       </c>
       <c r="B19" s="10" t="s">
         <v>31</v>
       </c>
       <c r="C19" s="8" t="s">
         <v>32</v>
       </c>
       <c r="D19" s="12">
         <v>106</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="5">
         <v>14</v>
       </c>
       <c r="B20" s="10" t="s">
         <v>33</v>
       </c>
       <c r="C20" s="8" t="s">
         <v>34</v>
@@ -2613,65 +2613,65 @@
     <row r="101" spans="1:4">
       <c r="A101" s="5">
         <v>19</v>
       </c>
       <c r="B101" s="10" t="s">
         <v>186</v>
       </c>
       <c r="C101" s="8" t="s">
         <v>187</v>
       </c>
       <c r="D101" s="12">
         <v>790</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" s="5">
         <v>20</v>
       </c>
       <c r="B102" s="10" t="s">
         <v>188</v>
       </c>
       <c r="C102" s="8" t="s">
         <v>189</v>
       </c>
       <c r="D102" s="12">
-        <v>452</v>
+        <v>510</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103" s="5">
         <v>21</v>
       </c>
       <c r="B103" s="10" t="s">
         <v>190</v>
       </c>
       <c r="C103" s="8" t="s">
         <v>191</v>
       </c>
       <c r="D103" s="12">
-        <v>452</v>
+        <v>510</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104" s="5">
         <v>22</v>
       </c>
       <c r="B104" s="10" t="s">
         <v>192</v>
       </c>
       <c r="C104" s="8" t="s">
         <v>193</v>
       </c>
       <c r="D104" s="12">
         <v>686</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="A105" s="5">
         <v>23</v>
       </c>
       <c r="B105" s="10" t="s">
         <v>194</v>
       </c>
       <c r="C105" s="8" t="s">
         <v>195</v>