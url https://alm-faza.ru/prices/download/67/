--- v1 (2026-09-15)
+++ v2 (2026-10-31)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="262">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="266">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Спортивные покрытия</t>
   </si>
   <si>
     <t>Искусственная трава</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
@@ -612,50 +612,62 @@
     <t>Трава искусственная "Eco Green" 20 мм, 4 м</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
     <t>Трава искусственная "Eco Green" 35 мм, 2 м</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
     <t>Трава искусственная "Eco Green" 35 мм, 4 м</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
     <t>Трава искусственная "Eco Green" 50 мм, 2 м</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
     <t>Трава искусственная "Eco Green" 50 мм, 4 м</t>
+  </si>
+  <si>
+    <t>1145</t>
+  </si>
+  <si>
+    <t>Трава искусственная "Eco Green" 20 мм, 1 м</t>
+  </si>
+  <si>
+    <t>1146</t>
+  </si>
+  <si>
+    <t>Трава искусственная "Eco Green" 20 мм, 3 м</t>
   </si>
   <si>
     <t>Комплектующие для укладки</t>
   </si>
   <si>
     <t>5806</t>
   </si>
   <si>
     <t>Лента соединительная для искусственной травы</t>
   </si>
   <si>
     <t>5828</t>
   </si>
   <si>
     <t>Клей ПУ двухкомпонентный для искусственной травы 8,1 кг (Россия)</t>
   </si>
   <si>
     <t>5829</t>
   </si>
   <si>
     <t>Лента соединительная Эконом для искусственной травы черная</t>
   </si>
   <si>
     <t>5831</t>
   </si>
@@ -1238,54 +1250,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D141"/>
+  <dimension ref="A1:D143"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D141" sqref="D141"/>
+      <selection activeCell="D143" sqref="D143"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="8"/>
       <c r="D4" s="12"/>
@@ -1301,311 +1313,311 @@
     <row r="6" spans="1:4">
       <c r="A6" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="11" t="s">
         <v>5</v>
       </c>
       <c r="D6" s="13" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="5">
         <v>1</v>
       </c>
       <c r="B7" s="10" t="s">
         <v>7</v>
       </c>
       <c r="C7" s="8" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="12">
-        <v>730</v>
+        <v>741</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="5">
         <v>2</v>
       </c>
       <c r="B8" s="10" t="s">
         <v>9</v>
       </c>
       <c r="C8" s="8" t="s">
         <v>10</v>
       </c>
       <c r="D8" s="12">
-        <v>730</v>
+        <v>741</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="5">
         <v>3</v>
       </c>
       <c r="B9" s="10" t="s">
         <v>11</v>
       </c>
       <c r="C9" s="8" t="s">
         <v>12</v>
       </c>
       <c r="D9" s="12">
-        <v>693</v>
+        <v>703</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="5">
         <v>4</v>
       </c>
       <c r="B10" s="10" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="8" t="s">
         <v>14</v>
       </c>
       <c r="D10" s="12">
-        <v>693</v>
+        <v>703</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="5">
         <v>5</v>
       </c>
       <c r="B11" s="10" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="8" t="s">
         <v>16</v>
       </c>
       <c r="D11" s="12">
-        <v>926</v>
+        <v>940</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="5">
         <v>6</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="8" t="s">
         <v>18</v>
       </c>
       <c r="D12" s="12">
-        <v>926</v>
+        <v>940</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="5">
         <v>7</v>
       </c>
       <c r="B13" s="10" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="8" t="s">
         <v>20</v>
       </c>
       <c r="D13" s="12">
-        <v>792</v>
+        <v>804</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="5">
         <v>8</v>
       </c>
       <c r="B14" s="10" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="8" t="s">
         <v>22</v>
       </c>
       <c r="D14" s="12">
-        <v>792</v>
+        <v>804</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="5">
         <v>9</v>
       </c>
       <c r="B15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="C15" s="8" t="s">
         <v>24</v>
       </c>
       <c r="D15" s="12">
-        <v>1218.92</v>
+        <v>1238.58</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="5">
         <v>10</v>
       </c>
       <c r="B16" s="10" t="s">
         <v>25</v>
       </c>
       <c r="C16" s="8" t="s">
         <v>26</v>
       </c>
       <c r="D16" s="12">
-        <v>1218.92</v>
+        <v>1238.58</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="5">
         <v>11</v>
       </c>
       <c r="B17" s="10" t="s">
         <v>27</v>
       </c>
       <c r="C17" s="8" t="s">
         <v>28</v>
       </c>
       <c r="D17" s="12">
-        <v>450</v>
+        <v>457</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="5">
         <v>12</v>
       </c>
       <c r="B18" s="10" t="s">
         <v>29</v>
       </c>
       <c r="C18" s="8" t="s">
         <v>30</v>
       </c>
       <c r="D18" s="12">
-        <v>450</v>
+        <v>457</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="5">
         <v>13</v>
       </c>
       <c r="B19" s="10" t="s">
         <v>31</v>
       </c>
       <c r="C19" s="8" t="s">
         <v>32</v>
       </c>
       <c r="D19" s="12">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="5">
         <v>14</v>
       </c>
       <c r="B20" s="10" t="s">
         <v>33</v>
       </c>
       <c r="C20" s="8" t="s">
         <v>34</v>
       </c>
       <c r="D20" s="12">
-        <v>117</v>
+        <v>119</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="3" t="s">
         <v>35</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="8"/>
       <c r="D21" s="12"/>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C22" s="11" t="s">
         <v>5</v>
       </c>
       <c r="D22" s="13" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="5">
         <v>1</v>
       </c>
       <c r="B23" s="10" t="s">
         <v>36</v>
       </c>
       <c r="C23" s="8" t="s">
         <v>37</v>
       </c>
       <c r="D23" s="12">
-        <v>851</v>
+        <v>864</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="5">
         <v>2</v>
       </c>
       <c r="B24" s="10" t="s">
         <v>38</v>
       </c>
       <c r="C24" s="8" t="s">
         <v>39</v>
       </c>
       <c r="D24" s="12">
-        <v>816</v>
+        <v>828</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="5">
         <v>3</v>
       </c>
       <c r="B25" s="10" t="s">
         <v>40</v>
       </c>
       <c r="C25" s="8" t="s">
         <v>41</v>
       </c>
       <c r="D25" s="12">
-        <v>816</v>
+        <v>828</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="5">
         <v>4</v>
       </c>
       <c r="B26" s="10" t="s">
         <v>42</v>
       </c>
       <c r="C26" s="8" t="s">
         <v>43</v>
       </c>
       <c r="D26" s="12">
-        <v>916</v>
+        <v>930</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="5">
         <v>5</v>
       </c>
       <c r="B27" s="10" t="s">
         <v>44</v>
       </c>
       <c r="C27" s="8" t="s">
         <v>45</v>
       </c>
       <c r="D27" s="12">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="5">
         <v>6</v>
       </c>
       <c r="B28" s="10" t="s">
         <v>46</v>
       </c>
       <c r="C28" s="8" t="s">
         <v>47</v>
@@ -1631,1580 +1643,1608 @@
     <row r="30" spans="1:4">
       <c r="A30" s="5">
         <v>8</v>
       </c>
       <c r="B30" s="10" t="s">
         <v>50</v>
       </c>
       <c r="C30" s="8" t="s">
         <v>51</v>
       </c>
       <c r="D30" s="12">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="5">
         <v>9</v>
       </c>
       <c r="B31" s="10" t="s">
         <v>52</v>
       </c>
       <c r="C31" s="8" t="s">
         <v>53</v>
       </c>
       <c r="D31" s="12">
-        <v>2547</v>
+        <v>2585</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="5">
         <v>10</v>
       </c>
       <c r="B32" s="10" t="s">
         <v>54</v>
       </c>
       <c r="C32" s="8" t="s">
         <v>55</v>
       </c>
       <c r="D32" s="12">
-        <v>2547</v>
+        <v>2585</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" s="5">
         <v>11</v>
       </c>
       <c r="B33" s="10" t="s">
         <v>56</v>
       </c>
       <c r="C33" s="8" t="s">
         <v>57</v>
       </c>
       <c r="D33" s="12">
-        <v>2547</v>
+        <v>2585</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="5">
         <v>12</v>
       </c>
       <c r="B34" s="10" t="s">
         <v>58</v>
       </c>
       <c r="C34" s="8" t="s">
         <v>59</v>
       </c>
       <c r="D34" s="12">
-        <v>2547</v>
+        <v>2585</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="3" t="s">
         <v>60</v>
       </c>
       <c r="B35" s="7"/>
       <c r="C35" s="8"/>
       <c r="D35" s="12"/>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C36" s="11" t="s">
         <v>5</v>
       </c>
       <c r="D36" s="13" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" s="5">
         <v>1</v>
       </c>
       <c r="B37" s="10" t="s">
         <v>61</v>
       </c>
       <c r="C37" s="8" t="s">
         <v>62</v>
       </c>
       <c r="D37" s="12">
-        <v>1470</v>
+        <v>1492</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" s="5">
         <v>2</v>
       </c>
       <c r="B38" s="10" t="s">
         <v>63</v>
       </c>
       <c r="C38" s="8" t="s">
         <v>64</v>
       </c>
       <c r="D38" s="12">
-        <v>1969</v>
+        <v>1999</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" s="5">
         <v>3</v>
       </c>
       <c r="B39" s="10" t="s">
         <v>65</v>
       </c>
       <c r="C39" s="8" t="s">
         <v>66</v>
       </c>
       <c r="D39" s="12">
-        <v>2546</v>
+        <v>2584</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" s="5">
         <v>4</v>
       </c>
       <c r="B40" s="10" t="s">
         <v>67</v>
       </c>
       <c r="C40" s="8" t="s">
         <v>68</v>
       </c>
       <c r="D40" s="12">
-        <v>3164</v>
+        <v>3212</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" s="5">
         <v>5</v>
       </c>
       <c r="B41" s="10" t="s">
         <v>69</v>
       </c>
       <c r="C41" s="8" t="s">
         <v>70</v>
       </c>
       <c r="D41" s="12">
-        <v>2048</v>
+        <v>2079</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" s="5">
         <v>6</v>
       </c>
       <c r="B42" s="10" t="s">
         <v>71</v>
       </c>
       <c r="C42" s="8" t="s">
         <v>72</v>
       </c>
       <c r="D42" s="12">
-        <v>2756</v>
+        <v>2797</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" s="5">
         <v>7</v>
       </c>
       <c r="B43" s="10" t="s">
         <v>73</v>
       </c>
       <c r="C43" s="8" t="s">
         <v>74</v>
       </c>
       <c r="D43" s="12">
-        <v>3321</v>
+        <v>3371</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" s="5">
         <v>8</v>
       </c>
       <c r="B44" s="10" t="s">
         <v>75</v>
       </c>
       <c r="C44" s="8" t="s">
         <v>76</v>
       </c>
       <c r="D44" s="12">
-        <v>4266</v>
+        <v>4330</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" s="5">
         <v>9</v>
       </c>
       <c r="B45" s="10" t="s">
         <v>77</v>
       </c>
       <c r="C45" s="8" t="s">
         <v>78</v>
       </c>
       <c r="D45" s="12">
-        <v>2258</v>
+        <v>2292</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" s="5">
         <v>10</v>
       </c>
       <c r="B46" s="10" t="s">
         <v>79</v>
       </c>
       <c r="C46" s="8" t="s">
         <v>80</v>
       </c>
       <c r="D46" s="12">
-        <v>3059</v>
+        <v>3105</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" s="5">
         <v>11</v>
       </c>
       <c r="B47" s="10" t="s">
         <v>81</v>
       </c>
       <c r="C47" s="8" t="s">
         <v>82</v>
       </c>
       <c r="D47" s="12">
-        <v>3833</v>
+        <v>3891</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" s="5">
         <v>12</v>
       </c>
       <c r="B48" s="10" t="s">
         <v>83</v>
       </c>
       <c r="C48" s="8" t="s">
         <v>84</v>
       </c>
       <c r="D48" s="12">
-        <v>4751</v>
+        <v>4822</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" s="5">
         <v>13</v>
       </c>
       <c r="B49" s="10" t="s">
         <v>85</v>
       </c>
       <c r="C49" s="8" t="s">
         <v>86</v>
       </c>
       <c r="D49" s="12">
-        <v>2940</v>
+        <v>2984</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" s="5">
         <v>14</v>
       </c>
       <c r="B50" s="10" t="s">
         <v>87</v>
       </c>
       <c r="C50" s="8" t="s">
         <v>88</v>
       </c>
       <c r="D50" s="12">
-        <v>3728</v>
+        <v>3784</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" s="5">
         <v>15</v>
       </c>
       <c r="B51" s="10" t="s">
         <v>89</v>
       </c>
       <c r="C51" s="8" t="s">
         <v>90</v>
       </c>
       <c r="D51" s="12">
-        <v>4935</v>
+        <v>5009</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" s="5">
         <v>16</v>
       </c>
       <c r="B52" s="10" t="s">
         <v>91</v>
       </c>
       <c r="C52" s="8" t="s">
         <v>92</v>
       </c>
       <c r="D52" s="12">
-        <v>6326</v>
+        <v>6421</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" s="5">
         <v>17</v>
       </c>
       <c r="B53" s="10" t="s">
         <v>93</v>
       </c>
       <c r="C53" s="8" t="s">
         <v>94</v>
       </c>
       <c r="D53" s="12">
-        <v>3636</v>
+        <v>3691</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" s="5">
         <v>18</v>
       </c>
       <c r="B54" s="10" t="s">
         <v>95</v>
       </c>
       <c r="C54" s="8" t="s">
         <v>96</v>
       </c>
       <c r="D54" s="12">
-        <v>4620</v>
+        <v>4689</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" s="5">
         <v>19</v>
       </c>
       <c r="B55" s="10" t="s">
         <v>97</v>
       </c>
       <c r="C55" s="8" t="s">
         <v>98</v>
       </c>
       <c r="D55" s="12">
-        <v>5867</v>
+        <v>5955</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" s="5">
         <v>20</v>
       </c>
       <c r="B56" s="10" t="s">
         <v>99</v>
       </c>
       <c r="C56" s="8" t="s">
         <v>100</v>
       </c>
       <c r="D56" s="12">
-        <v>7350</v>
+        <v>7460</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" s="5">
         <v>21</v>
       </c>
       <c r="B57" s="10" t="s">
         <v>101</v>
       </c>
       <c r="C57" s="8" t="s">
         <v>102</v>
       </c>
       <c r="D57" s="12">
-        <v>4069</v>
+        <v>4130</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" s="5">
         <v>22</v>
       </c>
       <c r="B58" s="10" t="s">
         <v>103</v>
       </c>
       <c r="C58" s="8" t="s">
         <v>104</v>
       </c>
       <c r="D58" s="12">
-        <v>5316</v>
+        <v>5396</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" s="5">
         <v>23</v>
       </c>
       <c r="B59" s="10" t="s">
         <v>105</v>
       </c>
       <c r="C59" s="8" t="s">
         <v>106</v>
       </c>
       <c r="D59" s="12">
-        <v>6300</v>
+        <v>6395</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" s="5">
         <v>24</v>
       </c>
       <c r="B60" s="10" t="s">
         <v>107</v>
       </c>
       <c r="C60" s="8" t="s">
         <v>108</v>
       </c>
       <c r="D60" s="12">
-        <v>8006</v>
+        <v>8126</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" s="5">
         <v>25</v>
       </c>
       <c r="B61" s="10" t="s">
         <v>109</v>
       </c>
       <c r="C61" s="8" t="s">
         <v>110</v>
       </c>
       <c r="D61" s="12">
-        <v>2048</v>
+        <v>2079</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" s="5">
         <v>26</v>
       </c>
       <c r="B62" s="10" t="s">
         <v>111</v>
       </c>
       <c r="C62" s="8" t="s">
         <v>112</v>
       </c>
       <c r="D62" s="12">
-        <v>2756</v>
+        <v>2797</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" s="5">
         <v>27</v>
       </c>
       <c r="B63" s="10" t="s">
         <v>113</v>
       </c>
       <c r="C63" s="8" t="s">
         <v>114</v>
       </c>
       <c r="D63" s="12">
-        <v>3321</v>
+        <v>3371</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" s="5">
         <v>28</v>
       </c>
       <c r="B64" s="10" t="s">
         <v>115</v>
       </c>
       <c r="C64" s="8" t="s">
         <v>116</v>
       </c>
       <c r="D64" s="12">
-        <v>4266</v>
+        <v>4330</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" s="5">
         <v>29</v>
       </c>
       <c r="B65" s="10" t="s">
         <v>117</v>
       </c>
       <c r="C65" s="8" t="s">
         <v>118</v>
       </c>
       <c r="D65" s="12">
-        <v>2258</v>
+        <v>2292</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" s="5">
         <v>30</v>
       </c>
       <c r="B66" s="10" t="s">
         <v>119</v>
       </c>
       <c r="C66" s="8" t="s">
         <v>120</v>
       </c>
       <c r="D66" s="12">
-        <v>3059</v>
+        <v>3105</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" s="5">
         <v>31</v>
       </c>
       <c r="B67" s="10" t="s">
         <v>121</v>
       </c>
       <c r="C67" s="8" t="s">
         <v>122</v>
       </c>
       <c r="D67" s="12">
-        <v>3833</v>
+        <v>3891</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" s="5">
         <v>32</v>
       </c>
       <c r="B68" s="10" t="s">
         <v>123</v>
       </c>
       <c r="C68" s="8" t="s">
         <v>124</v>
       </c>
       <c r="D68" s="12">
-        <v>4751</v>
+        <v>4822</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" s="5">
         <v>33</v>
       </c>
       <c r="B69" s="10" t="s">
         <v>125</v>
       </c>
       <c r="C69" s="8" t="s">
         <v>126</v>
       </c>
       <c r="D69" s="12">
-        <v>2940</v>
+        <v>2984</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" s="5">
         <v>34</v>
       </c>
       <c r="B70" s="10" t="s">
         <v>127</v>
       </c>
       <c r="C70" s="8" t="s">
         <v>128</v>
       </c>
       <c r="D70" s="12">
-        <v>3728</v>
+        <v>3784</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" s="5">
         <v>35</v>
       </c>
       <c r="B71" s="10" t="s">
         <v>129</v>
       </c>
       <c r="C71" s="8" t="s">
         <v>130</v>
       </c>
       <c r="D71" s="12">
-        <v>4935</v>
+        <v>5009</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" s="5">
         <v>36</v>
       </c>
       <c r="B72" s="10" t="s">
         <v>131</v>
       </c>
       <c r="C72" s="8" t="s">
         <v>132</v>
       </c>
       <c r="D72" s="12">
-        <v>6326</v>
+        <v>6421</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" s="5">
         <v>37</v>
       </c>
       <c r="B73" s="10" t="s">
         <v>133</v>
       </c>
       <c r="C73" s="8" t="s">
         <v>134</v>
       </c>
       <c r="D73" s="12">
-        <v>3636</v>
+        <v>3691</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" s="5">
         <v>38</v>
       </c>
       <c r="B74" s="10" t="s">
         <v>135</v>
       </c>
       <c r="C74" s="8" t="s">
         <v>136</v>
       </c>
       <c r="D74" s="12">
-        <v>4620</v>
+        <v>4689</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" s="5">
         <v>39</v>
       </c>
       <c r="B75" s="10" t="s">
         <v>137</v>
       </c>
       <c r="C75" s="8" t="s">
         <v>138</v>
       </c>
       <c r="D75" s="12">
-        <v>5867</v>
+        <v>5955</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" s="5">
         <v>40</v>
       </c>
       <c r="B76" s="10" t="s">
         <v>139</v>
       </c>
       <c r="C76" s="8" t="s">
         <v>140</v>
       </c>
       <c r="D76" s="12">
-        <v>7350</v>
+        <v>7460</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" s="5">
         <v>41</v>
       </c>
       <c r="B77" s="10" t="s">
         <v>141</v>
       </c>
       <c r="C77" s="8" t="s">
         <v>142</v>
       </c>
       <c r="D77" s="12">
-        <v>4069</v>
+        <v>4130</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" s="5">
         <v>42</v>
       </c>
       <c r="B78" s="10" t="s">
         <v>143</v>
       </c>
       <c r="C78" s="8" t="s">
         <v>144</v>
       </c>
       <c r="D78" s="12">
-        <v>5316</v>
+        <v>5396</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" s="5">
         <v>43</v>
       </c>
       <c r="B79" s="10" t="s">
         <v>145</v>
       </c>
       <c r="C79" s="8" t="s">
         <v>146</v>
       </c>
       <c r="D79" s="12">
-        <v>6300</v>
+        <v>6395</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" s="5">
         <v>44</v>
       </c>
       <c r="B80" s="10" t="s">
         <v>147</v>
       </c>
       <c r="C80" s="8" t="s">
         <v>148</v>
       </c>
       <c r="D80" s="12">
-        <v>8006</v>
+        <v>8126</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" s="6" t="s">
         <v>149</v>
       </c>
       <c r="B81" s="7"/>
       <c r="C81" s="8"/>
       <c r="D81" s="12"/>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B82" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C82" s="11" t="s">
         <v>5</v>
       </c>
       <c r="D82" s="13" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" s="5">
         <v>1</v>
       </c>
       <c r="B83" s="10" t="s">
         <v>150</v>
       </c>
       <c r="C83" s="8" t="s">
         <v>151</v>
       </c>
       <c r="D83" s="12">
-        <v>321</v>
+        <v>326</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" s="5">
         <v>2</v>
       </c>
       <c r="B84" s="10" t="s">
         <v>152</v>
       </c>
       <c r="C84" s="8" t="s">
         <v>153</v>
       </c>
       <c r="D84" s="12">
-        <v>321</v>
+        <v>326</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" s="5">
         <v>3</v>
       </c>
       <c r="B85" s="10" t="s">
         <v>154</v>
       </c>
       <c r="C85" s="8" t="s">
         <v>155</v>
       </c>
       <c r="D85" s="12">
-        <v>321</v>
+        <v>326</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" s="5">
         <v>4</v>
       </c>
       <c r="B86" s="10" t="s">
         <v>156</v>
       </c>
       <c r="C86" s="8" t="s">
         <v>157</v>
       </c>
       <c r="D86" s="12">
-        <v>321</v>
+        <v>326</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" s="5">
         <v>5</v>
       </c>
       <c r="B87" s="10" t="s">
         <v>158</v>
       </c>
       <c r="C87" s="8" t="s">
         <v>159</v>
       </c>
       <c r="D87" s="12">
-        <v>371</v>
+        <v>377</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" s="5">
         <v>6</v>
       </c>
       <c r="B88" s="10" t="s">
         <v>160</v>
       </c>
       <c r="C88" s="8" t="s">
         <v>161</v>
       </c>
       <c r="D88" s="12">
-        <v>371</v>
+        <v>377</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" s="5">
         <v>7</v>
       </c>
       <c r="B89" s="10" t="s">
         <v>162</v>
       </c>
       <c r="C89" s="8" t="s">
         <v>163</v>
       </c>
       <c r="D89" s="12">
-        <v>335</v>
+        <v>340</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" s="5">
         <v>8</v>
       </c>
       <c r="B90" s="10" t="s">
         <v>164</v>
       </c>
       <c r="C90" s="8" t="s">
         <v>165</v>
       </c>
       <c r="D90" s="12">
-        <v>335</v>
+        <v>340</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" s="5">
         <v>9</v>
       </c>
       <c r="B91" s="10" t="s">
         <v>166</v>
       </c>
       <c r="C91" s="8" t="s">
         <v>167</v>
       </c>
       <c r="D91" s="12">
-        <v>340</v>
+        <v>345</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" s="5">
         <v>10</v>
       </c>
       <c r="B92" s="10" t="s">
         <v>168</v>
       </c>
       <c r="C92" s="8" t="s">
         <v>169</v>
       </c>
       <c r="D92" s="12">
-        <v>340</v>
+        <v>345</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" s="5">
         <v>11</v>
       </c>
       <c r="B93" s="10" t="s">
         <v>170</v>
       </c>
       <c r="C93" s="8" t="s">
         <v>171</v>
       </c>
       <c r="D93" s="12">
-        <v>347</v>
+        <v>352</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" s="5">
         <v>12</v>
       </c>
       <c r="B94" s="10" t="s">
         <v>172</v>
       </c>
       <c r="C94" s="8" t="s">
         <v>173</v>
       </c>
       <c r="D94" s="12">
-        <v>347</v>
+        <v>352</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" s="5">
         <v>13</v>
       </c>
       <c r="B95" s="10" t="s">
         <v>174</v>
       </c>
       <c r="C95" s="8" t="s">
         <v>175</v>
       </c>
       <c r="D95" s="12">
-        <v>347</v>
+        <v>352</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" s="5">
         <v>14</v>
       </c>
       <c r="B96" s="10" t="s">
         <v>176</v>
       </c>
       <c r="C96" s="8" t="s">
         <v>177</v>
       </c>
       <c r="D96" s="12">
-        <v>492</v>
+        <v>499</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97" s="5">
         <v>15</v>
       </c>
       <c r="B97" s="10" t="s">
         <v>178</v>
       </c>
       <c r="C97" s="8" t="s">
         <v>179</v>
       </c>
       <c r="D97" s="12">
-        <v>492</v>
+        <v>499</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98" s="5">
         <v>16</v>
       </c>
       <c r="B98" s="10" t="s">
         <v>180</v>
       </c>
       <c r="C98" s="8" t="s">
         <v>181</v>
       </c>
       <c r="D98" s="12">
-        <v>679</v>
+        <v>689</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" s="5">
         <v>17</v>
       </c>
       <c r="B99" s="10" t="s">
         <v>182</v>
       </c>
       <c r="C99" s="8" t="s">
         <v>183</v>
       </c>
       <c r="D99" s="12">
-        <v>679</v>
+        <v>689</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" s="5">
         <v>18</v>
       </c>
       <c r="B100" s="10" t="s">
         <v>184</v>
       </c>
       <c r="C100" s="8" t="s">
         <v>185</v>
       </c>
       <c r="D100" s="12">
-        <v>790</v>
+        <v>802</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" s="5">
         <v>19</v>
       </c>
       <c r="B101" s="10" t="s">
         <v>186</v>
       </c>
       <c r="C101" s="8" t="s">
         <v>187</v>
       </c>
       <c r="D101" s="12">
-        <v>790</v>
+        <v>802</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" s="5">
         <v>20</v>
       </c>
       <c r="B102" s="10" t="s">
         <v>188</v>
       </c>
       <c r="C102" s="8" t="s">
         <v>189</v>
       </c>
       <c r="D102" s="12">
-        <v>510</v>
+        <v>518</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103" s="5">
         <v>21</v>
       </c>
       <c r="B103" s="10" t="s">
         <v>190</v>
       </c>
       <c r="C103" s="8" t="s">
         <v>191</v>
       </c>
       <c r="D103" s="12">
-        <v>510</v>
+        <v>518</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104" s="5">
         <v>22</v>
       </c>
       <c r="B104" s="10" t="s">
         <v>192</v>
       </c>
       <c r="C104" s="8" t="s">
         <v>193</v>
       </c>
       <c r="D104" s="12">
-        <v>686</v>
+        <v>696</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="A105" s="5">
         <v>23</v>
       </c>
       <c r="B105" s="10" t="s">
         <v>194</v>
       </c>
       <c r="C105" s="8" t="s">
         <v>195</v>
       </c>
       <c r="D105" s="12">
-        <v>686</v>
+        <v>696</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="A106" s="5">
         <v>24</v>
       </c>
       <c r="B106" s="10" t="s">
         <v>196</v>
       </c>
       <c r="C106" s="8" t="s">
         <v>197</v>
       </c>
       <c r="D106" s="12">
-        <v>1037</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="A107" s="5">
         <v>25</v>
       </c>
       <c r="B107" s="10" t="s">
         <v>198</v>
       </c>
       <c r="C107" s="8" t="s">
         <v>199</v>
       </c>
       <c r="D107" s="12">
-        <v>1037</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="108" spans="1:4">
-      <c r="A108" s="3" t="s">
+      <c r="A108" s="5">
+        <v>26</v>
+      </c>
+      <c r="B108" s="10" t="s">
         <v>200</v>
       </c>
-      <c r="B108" s="7"/>
-[...1 lines deleted...]
-      <c r="D108" s="12"/>
+      <c r="C108" s="8" t="s">
+        <v>201</v>
+      </c>
+      <c r="D108" s="12">
+        <v>518</v>
+      </c>
     </row>
     <row r="109" spans="1:4">
-      <c r="A109" s="4" t="s">
+      <c r="A109" s="5">
+        <v>27</v>
+      </c>
+      <c r="B109" s="10" t="s">
+        <v>202</v>
+      </c>
+      <c r="C109" s="8" t="s">
+        <v>203</v>
+      </c>
+      <c r="D109" s="12">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="110" spans="1:4">
+      <c r="A110" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="B110" s="7"/>
+      <c r="C110" s="8"/>
+      <c r="D110" s="12"/>
+    </row>
+    <row r="111" spans="1:4">
+      <c r="A111" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="B109" s="9" t="s">
+      <c r="B111" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="C109" s="11" t="s">
+      <c r="C111" s="11" t="s">
         <v>5</v>
       </c>
-      <c r="D109" s="13" t="s">
+      <c r="D111" s="13" t="s">
         <v>6</v>
-      </c>
-[...26 lines deleted...]
-        <v>3832</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="A112" s="5">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B112" s="10" t="s">
         <v>205</v>
       </c>
       <c r="C112" s="8" t="s">
         <v>206</v>
       </c>
       <c r="D112" s="12">
-        <v>41</v>
+        <v>65</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="A113" s="5">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B113" s="10" t="s">
         <v>207</v>
       </c>
       <c r="C113" s="8" t="s">
         <v>208</v>
       </c>
       <c r="D113" s="12">
-        <v>4070</v>
+        <v>3890</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="A114" s="5">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B114" s="10" t="s">
         <v>209</v>
       </c>
       <c r="C114" s="8" t="s">
         <v>210</v>
       </c>
       <c r="D114" s="12">
-        <v>640</v>
+        <v>42</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="A115" s="5">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B115" s="10" t="s">
         <v>211</v>
       </c>
       <c r="C115" s="8" t="s">
         <v>212</v>
       </c>
       <c r="D115" s="12">
-        <v>435</v>
+        <v>4131</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="A116" s="5">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B116" s="10" t="s">
         <v>213</v>
       </c>
       <c r="C116" s="8" t="s">
         <v>214</v>
       </c>
       <c r="D116" s="12">
-        <v>4381</v>
+        <v>650</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="A117" s="5">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B117" s="10" t="s">
         <v>215</v>
       </c>
       <c r="C117" s="8" t="s">
         <v>216</v>
       </c>
       <c r="D117" s="12">
-        <v>38</v>
+        <v>442</v>
       </c>
     </row>
     <row r="118" spans="1:4">
-      <c r="A118" s="3" t="s">
+      <c r="A118" s="5">
+        <v>7</v>
+      </c>
+      <c r="B118" s="10" t="s">
         <v>217</v>
       </c>
-      <c r="B118" s="7"/>
-[...1 lines deleted...]
-      <c r="D118" s="12"/>
+      <c r="C118" s="8" t="s">
+        <v>218</v>
+      </c>
+      <c r="D118" s="12">
+        <v>4447</v>
+      </c>
     </row>
     <row r="119" spans="1:4">
-      <c r="A119" s="4" t="s">
+      <c r="A119" s="5">
+        <v>8</v>
+      </c>
+      <c r="B119" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="C119" s="8" t="s">
+        <v>220</v>
+      </c>
+      <c r="D119" s="12">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="120" spans="1:4">
+      <c r="A120" s="3" t="s">
+        <v>221</v>
+      </c>
+      <c r="B120" s="7"/>
+      <c r="C120" s="8"/>
+      <c r="D120" s="12"/>
+    </row>
+    <row r="121" spans="1:4">
+      <c r="A121" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="B119" s="9" t="s">
+      <c r="B121" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="C119" s="11" t="s">
+      <c r="C121" s="11" t="s">
         <v>5</v>
       </c>
-      <c r="D119" s="13" t="s">
+      <c r="D121" s="13" t="s">
         <v>6</v>
-      </c>
-[...26 lines deleted...]
-        <v>1146</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="A122" s="5">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B122" s="10" t="s">
         <v>222</v>
       </c>
       <c r="C122" s="8" t="s">
         <v>223</v>
       </c>
       <c r="D122" s="12">
-        <v>1146</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="A123" s="5">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B123" s="10" t="s">
         <v>224</v>
       </c>
       <c r="C123" s="8" t="s">
         <v>225</v>
       </c>
       <c r="D123" s="12">
-        <v>1146</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="A124" s="5">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B124" s="10" t="s">
         <v>226</v>
       </c>
       <c r="C124" s="8" t="s">
         <v>227</v>
       </c>
       <c r="D124" s="12">
-        <v>1146</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="A125" s="5">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B125" s="10" t="s">
         <v>228</v>
       </c>
       <c r="C125" s="8" t="s">
         <v>229</v>
       </c>
       <c r="D125" s="12">
-        <v>1146</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="A126" s="5">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B126" s="10" t="s">
         <v>230</v>
       </c>
       <c r="C126" s="8" t="s">
         <v>231</v>
       </c>
       <c r="D126" s="12">
-        <v>0</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="A127" s="5">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B127" s="10" t="s">
         <v>232</v>
       </c>
       <c r="C127" s="8" t="s">
         <v>233</v>
       </c>
       <c r="D127" s="12">
-        <v>0</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="A128" s="5">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="B128" s="10" t="s">
         <v>234</v>
       </c>
       <c r="C128" s="8" t="s">
         <v>235</v>
       </c>
       <c r="D128" s="12">
         <v>0</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="A129" s="5">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="B129" s="10" t="s">
         <v>236</v>
       </c>
       <c r="C129" s="8" t="s">
         <v>237</v>
       </c>
       <c r="D129" s="12">
         <v>0</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="A130" s="5">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="B130" s="10" t="s">
         <v>238</v>
       </c>
       <c r="C130" s="8" t="s">
         <v>239</v>
       </c>
       <c r="D130" s="12">
-        <v>1154</v>
+        <v>0</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="A131" s="5">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B131" s="10" t="s">
         <v>240</v>
       </c>
       <c r="C131" s="8" t="s">
         <v>241</v>
       </c>
       <c r="D131" s="12">
-        <v>1154</v>
+        <v>0</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="A132" s="5">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B132" s="10" t="s">
         <v>242</v>
       </c>
       <c r="C132" s="8" t="s">
         <v>243</v>
       </c>
       <c r="D132" s="12">
-        <v>1154</v>
+        <v>1171</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="A133" s="5">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B133" s="10" t="s">
         <v>244</v>
       </c>
       <c r="C133" s="8" t="s">
         <v>245</v>
       </c>
       <c r="D133" s="12">
-        <v>1154</v>
+        <v>1171</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="A134" s="5">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="B134" s="10" t="s">
         <v>246</v>
       </c>
       <c r="C134" s="8" t="s">
         <v>247</v>
       </c>
       <c r="D134" s="12">
-        <v>1154</v>
+        <v>1171</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="A135" s="5">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="B135" s="10" t="s">
         <v>248</v>
       </c>
       <c r="C135" s="8" t="s">
         <v>249</v>
       </c>
       <c r="D135" s="12">
-        <v>1154</v>
+        <v>1171</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="A136" s="5">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="B136" s="10" t="s">
         <v>250</v>
       </c>
       <c r="C136" s="8" t="s">
         <v>251</v>
       </c>
       <c r="D136" s="12">
-        <v>1154</v>
+        <v>1171</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="A137" s="5">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="B137" s="10" t="s">
         <v>252</v>
       </c>
       <c r="C137" s="8" t="s">
         <v>253</v>
       </c>
       <c r="D137" s="12">
-        <v>1154</v>
+        <v>1171</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="A138" s="5">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B138" s="10" t="s">
         <v>254</v>
       </c>
       <c r="C138" s="8" t="s">
         <v>255</v>
       </c>
       <c r="D138" s="12">
-        <v>1154</v>
+        <v>1171</v>
       </c>
     </row>
     <row r="139" spans="1:4">
       <c r="A139" s="5">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="B139" s="10" t="s">
         <v>256</v>
       </c>
       <c r="C139" s="8" t="s">
         <v>257</v>
       </c>
       <c r="D139" s="12">
-        <v>1154</v>
+        <v>1171</v>
       </c>
     </row>
     <row r="140" spans="1:4">
       <c r="A140" s="5">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="B140" s="10" t="s">
         <v>258</v>
       </c>
       <c r="C140" s="8" t="s">
         <v>259</v>
       </c>
       <c r="D140" s="12">
-        <v>1154</v>
+        <v>1171</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="A141" s="5">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B141" s="10" t="s">
         <v>260</v>
       </c>
       <c r="C141" s="8" t="s">
         <v>261</v>
       </c>
       <c r="D141" s="12">
-        <v>1154</v>
+        <v>1171</v>
+      </c>
+    </row>
+    <row r="142" spans="1:4">
+      <c r="A142" s="5">
+        <v>21</v>
+      </c>
+      <c r="B142" s="10" t="s">
+        <v>262</v>
+      </c>
+      <c r="C142" s="8" t="s">
+        <v>263</v>
+      </c>
+      <c r="D142" s="12">
+        <v>1171</v>
+      </c>
+    </row>
+    <row r="143" spans="1:4">
+      <c r="A143" s="5">
+        <v>22</v>
+      </c>
+      <c r="B143" s="10" t="s">
+        <v>264</v>
+      </c>
+      <c r="C143" s="8" t="s">
+        <v>265</v>
+      </c>
+      <c r="D143" s="12">
+        <v>1171</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="A5:D5"/>
     <mergeCell ref="A21:D21"/>
     <mergeCell ref="A35:D35"/>
     <mergeCell ref="A81:D81"/>
-    <mergeCell ref="A108:D108"/>
-    <mergeCell ref="A118:D118"/>
+    <mergeCell ref="A110:D110"/>
+    <mergeCell ref="A120:D120"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>