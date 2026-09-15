--- v0 (2026-07-31)
+++ v1 (2026-09-15)
@@ -12,80 +12,158 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Автоковролин и автомобильные покрытия</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>3004</t>
   </si>
   <si>
     <t>Автоковролин  Astra Gard 910 Asra Gard    910</t>
   </si>
   <si>
     <t>3003</t>
   </si>
   <si>
     <t>Автоковролин  Astra Line   517 Astra Line 517</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>Обивочный ковролин "ROY" Бежевый, 1.2 м</t>
+  </si>
+  <si>
+    <t>2027</t>
+  </si>
+  <si>
+    <t>Обивочный ковролин "ROY" Бежевый, 1.4 м</t>
+  </si>
+  <si>
+    <t>2030</t>
+  </si>
+  <si>
+    <t>Обивочный ковролин "ROY" Красный, 1.2 м</t>
+  </si>
+  <si>
+    <t>2031</t>
+  </si>
+  <si>
+    <t>Обивочный ковролин "ROY" Красный, 1.4 м</t>
+  </si>
+  <si>
+    <t>2034</t>
+  </si>
+  <si>
+    <t>Обивочный ковролин "ROY" Сине-зелёный, 1.2 м</t>
+  </si>
+  <si>
+    <t>2035</t>
+  </si>
+  <si>
+    <t>Обивочный ковролин "ROY" Сине-зелёный, 1.4 м</t>
+  </si>
+  <si>
+    <t>2036</t>
+  </si>
+  <si>
+    <t>Обивочный ковролин "ROY" Синий, 1.2 м</t>
+  </si>
+  <si>
+    <t>2037</t>
+  </si>
+  <si>
+    <t>Обивочный ковролин "ROY" Синий, 1.4 м</t>
+  </si>
+  <si>
+    <t>2028</t>
+  </si>
+  <si>
+    <t>Обивочный ковролин "ROY" Зелёный, 1.2 м</t>
+  </si>
+  <si>
+    <t>2029</t>
+  </si>
+  <si>
+    <t>Обивочный ковролин "ROY" Зелёный, 1.4 м</t>
+  </si>
+  <si>
+    <t>2032</t>
+  </si>
+  <si>
+    <t>Обивочный ковролин "ROY" Серый, 1.2 м</t>
+  </si>
+  <si>
+    <t>2033</t>
+  </si>
+  <si>
+    <t>Обивочный ковролин "ROY" Серый, 1.4 м</t>
+  </si>
+  <si>
+    <t>2039</t>
+  </si>
+  <si>
+    <t>Обивочный ковролин "ROY" Антрацит, 1.4 м</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
     <t>Автоковролин "ROY" на резиновой основе с шипами Бежевый 17</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
     <t>Автоковролин "ROY" на резиновой основе с шипами Зелёный 21</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
     <t>Автоковролин "ROY" на резиновой основе с шипами Красный 30</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
     <t>Автоковролин "ROY" на резиновой основе с шипами Серый 07</t>
   </si>
@@ -608,54 +686,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D32"/>
+  <dimension ref="A1:D45"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D32" sqref="D32"/>
+      <selection activeCell="D45" sqref="D45"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="5"/>
       <c r="C4" s="6"/>
       <c r="D4" s="10"/>
@@ -691,386 +769,568 @@
     <row r="7" spans="1:4">
       <c r="A7" s="4">
         <v>2</v>
       </c>
       <c r="B7" s="8" t="s">
         <v>8</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>9</v>
       </c>
       <c r="D7" s="10">
         <v>788</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="4">
         <v>3</v>
       </c>
       <c r="B8" s="8" t="s">
         <v>10</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D8" s="10">
-        <v>776</v>
+        <v>490</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="4">
         <v>4</v>
       </c>
       <c r="B9" s="8" t="s">
         <v>12</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D9" s="10">
-        <v>776</v>
+        <v>490</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="4">
         <v>5</v>
       </c>
       <c r="B10" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D10" s="10">
-        <v>776</v>
+        <v>490</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="4">
         <v>6</v>
       </c>
       <c r="B11" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D11" s="10">
-        <v>776</v>
+        <v>490</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="4">
         <v>7</v>
       </c>
       <c r="B12" s="8" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>19</v>
       </c>
       <c r="D12" s="10">
-        <v>776</v>
+        <v>490</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="4">
         <v>8</v>
       </c>
       <c r="B13" s="8" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="10">
-        <v>776</v>
+        <v>490</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="4">
         <v>9</v>
       </c>
       <c r="B14" s="8" t="s">
         <v>22</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>23</v>
       </c>
       <c r="D14" s="10">
-        <v>776</v>
+        <v>490</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="4">
         <v>10</v>
       </c>
       <c r="B15" s="8" t="s">
         <v>24</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>25</v>
       </c>
       <c r="D15" s="10">
-        <v>710</v>
+        <v>490</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="4">
         <v>11</v>
       </c>
       <c r="B16" s="8" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>27</v>
       </c>
       <c r="D16" s="10">
-        <v>710</v>
+        <v>490</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="4">
         <v>12</v>
       </c>
       <c r="B17" s="8" t="s">
         <v>28</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>29</v>
       </c>
       <c r="D17" s="10">
-        <v>710</v>
+        <v>490</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="4">
         <v>13</v>
       </c>
       <c r="B18" s="8" t="s">
         <v>30</v>
       </c>
       <c r="C18" s="6" t="s">
         <v>31</v>
       </c>
       <c r="D18" s="10">
-        <v>710</v>
+        <v>490</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="4">
         <v>14</v>
       </c>
       <c r="B19" s="8" t="s">
         <v>32</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>33</v>
       </c>
       <c r="D19" s="10">
-        <v>710</v>
+        <v>490</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="4">
         <v>15</v>
       </c>
       <c r="B20" s="8" t="s">
         <v>34</v>
       </c>
       <c r="C20" s="6" t="s">
         <v>35</v>
       </c>
       <c r="D20" s="10">
-        <v>710</v>
+        <v>490</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="4">
         <v>16</v>
       </c>
       <c r="B21" s="8" t="s">
         <v>36</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>37</v>
       </c>
       <c r="D21" s="10">
-        <v>710</v>
+        <v>776</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="4">
         <v>17</v>
       </c>
       <c r="B22" s="8" t="s">
         <v>38</v>
       </c>
       <c r="C22" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D22" s="10">
-        <v>1144</v>
+        <v>776</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="4">
         <v>18</v>
       </c>
       <c r="B23" s="8" t="s">
         <v>40</v>
       </c>
       <c r="C23" s="6" t="s">
         <v>41</v>
       </c>
       <c r="D23" s="10">
-        <v>524</v>
+        <v>776</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="4">
         <v>19</v>
       </c>
       <c r="B24" s="8" t="s">
         <v>42</v>
       </c>
       <c r="C24" s="6" t="s">
         <v>43</v>
       </c>
       <c r="D24" s="10">
-        <v>524</v>
+        <v>776</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="4">
         <v>20</v>
       </c>
       <c r="B25" s="8" t="s">
         <v>44</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>45</v>
       </c>
       <c r="D25" s="10">
-        <v>524</v>
+        <v>776</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="4">
         <v>21</v>
       </c>
       <c r="B26" s="8" t="s">
         <v>46</v>
       </c>
       <c r="C26" s="6" t="s">
         <v>47</v>
       </c>
       <c r="D26" s="10">
-        <v>524</v>
+        <v>776</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="4">
         <v>22</v>
       </c>
       <c r="B27" s="8" t="s">
         <v>48</v>
       </c>
       <c r="C27" s="6" t="s">
         <v>49</v>
       </c>
       <c r="D27" s="10">
-        <v>1157</v>
+        <v>776</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="4">
         <v>23</v>
       </c>
       <c r="B28" s="8" t="s">
         <v>50</v>
       </c>
       <c r="C28" s="6" t="s">
         <v>51</v>
       </c>
       <c r="D28" s="10">
-        <v>1157</v>
+        <v>710</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="4">
         <v>24</v>
       </c>
       <c r="B29" s="8" t="s">
         <v>52</v>
       </c>
       <c r="C29" s="6" t="s">
         <v>53</v>
       </c>
       <c r="D29" s="10">
-        <v>1157</v>
+        <v>710</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="4">
         <v>25</v>
       </c>
       <c r="B30" s="8" t="s">
         <v>54</v>
       </c>
       <c r="C30" s="6" t="s">
         <v>55</v>
       </c>
       <c r="D30" s="10">
-        <v>1157</v>
+        <v>710</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="4">
         <v>26</v>
       </c>
       <c r="B31" s="8" t="s">
         <v>56</v>
       </c>
       <c r="C31" s="6" t="s">
         <v>57</v>
       </c>
       <c r="D31" s="10">
-        <v>1268</v>
+        <v>710</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="4">
         <v>27</v>
       </c>
       <c r="B32" s="8" t="s">
         <v>58</v>
       </c>
       <c r="C32" s="6" t="s">
         <v>59</v>
       </c>
       <c r="D32" s="10">
+        <v>710</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4">
+      <c r="A33" s="4">
+        <v>28</v>
+      </c>
+      <c r="B33" s="8" t="s">
+        <v>60</v>
+      </c>
+      <c r="C33" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="D33" s="10">
+        <v>710</v>
+      </c>
+    </row>
+    <row r="34" spans="1:4">
+      <c r="A34" s="4">
+        <v>29</v>
+      </c>
+      <c r="B34" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="C34" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="D34" s="10">
+        <v>710</v>
+      </c>
+    </row>
+    <row r="35" spans="1:4">
+      <c r="A35" s="4">
+        <v>30</v>
+      </c>
+      <c r="B35" s="8" t="s">
+        <v>64</v>
+      </c>
+      <c r="C35" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="D35" s="10">
+        <v>1144</v>
+      </c>
+    </row>
+    <row r="36" spans="1:4">
+      <c r="A36" s="4">
+        <v>31</v>
+      </c>
+      <c r="B36" s="8" t="s">
+        <v>66</v>
+      </c>
+      <c r="C36" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="D36" s="10">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="37" spans="1:4">
+      <c r="A37" s="4">
+        <v>32</v>
+      </c>
+      <c r="B37" s="8" t="s">
+        <v>68</v>
+      </c>
+      <c r="C37" s="6" t="s">
+        <v>69</v>
+      </c>
+      <c r="D37" s="10">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="38" spans="1:4">
+      <c r="A38" s="4">
+        <v>33</v>
+      </c>
+      <c r="B38" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="C38" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="D38" s="10">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="39" spans="1:4">
+      <c r="A39" s="4">
+        <v>34</v>
+      </c>
+      <c r="B39" s="8" t="s">
+        <v>72</v>
+      </c>
+      <c r="C39" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="D39" s="10">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="40" spans="1:4">
+      <c r="A40" s="4">
+        <v>35</v>
+      </c>
+      <c r="B40" s="8" t="s">
+        <v>74</v>
+      </c>
+      <c r="C40" s="6" t="s">
+        <v>75</v>
+      </c>
+      <c r="D40" s="10">
+        <v>1157</v>
+      </c>
+    </row>
+    <row r="41" spans="1:4">
+      <c r="A41" s="4">
+        <v>36</v>
+      </c>
+      <c r="B41" s="8" t="s">
+        <v>76</v>
+      </c>
+      <c r="C41" s="6" t="s">
+        <v>77</v>
+      </c>
+      <c r="D41" s="10">
+        <v>1157</v>
+      </c>
+    </row>
+    <row r="42" spans="1:4">
+      <c r="A42" s="4">
+        <v>37</v>
+      </c>
+      <c r="B42" s="8" t="s">
+        <v>78</v>
+      </c>
+      <c r="C42" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="D42" s="10">
+        <v>1157</v>
+      </c>
+    </row>
+    <row r="43" spans="1:4">
+      <c r="A43" s="4">
+        <v>38</v>
+      </c>
+      <c r="B43" s="8" t="s">
+        <v>80</v>
+      </c>
+      <c r="C43" s="6" t="s">
+        <v>81</v>
+      </c>
+      <c r="D43" s="10">
+        <v>1157</v>
+      </c>
+    </row>
+    <row r="44" spans="1:4">
+      <c r="A44" s="4">
+        <v>39</v>
+      </c>
+      <c r="B44" s="8" t="s">
+        <v>82</v>
+      </c>
+      <c r="C44" s="6" t="s">
+        <v>83</v>
+      </c>
+      <c r="D44" s="10">
+        <v>1268</v>
+      </c>
+    </row>
+    <row r="45" spans="1:4">
+      <c r="A45" s="4">
+        <v>40</v>
+      </c>
+      <c r="B45" s="8" t="s">
+        <v>84</v>
+      </c>
+      <c r="C45" s="6" t="s">
+        <v>85</v>
+      </c>
+      <c r="D45" s="10">
         <v>1157</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">