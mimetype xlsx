--- v1 (2026-09-15)
+++ v2 (2026-10-31)
@@ -12,74 +12,89 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Автоковролин и автомобильные покрытия</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>3004</t>
   </si>
   <si>
-    <t>Автоковролин  Astra Gard 910 Asra Gard    910</t>
+    <t>Автоковролин Astra Gard Asra Gard Чёрный 910</t>
+  </si>
+  <si>
+    <t>3000</t>
+  </si>
+  <si>
+    <t>Автоковролин Astra Gard Astra Gard Графит 965</t>
+  </si>
+  <si>
+    <t>3002</t>
+  </si>
+  <si>
+    <t>Автоковролин Astra Gard Astra Gard Бежевый 955</t>
+  </si>
+  <si>
+    <t>Автоковролин Astra Gard</t>
   </si>
   <si>
     <t>3003</t>
   </si>
   <si>
     <t>Автоковролин  Astra Line   517 Astra Line 517</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>Обивочный ковролин "ROY" Бежевый, 1.2 м</t>
   </si>
   <si>
     <t>2027</t>
   </si>
   <si>
     <t>Обивочный ковролин "ROY" Бежевый, 1.4 м</t>
   </si>
   <si>
     <t>2030</t>
   </si>
   <si>
     <t>Обивочный ковролин "ROY" Красный, 1.2 м</t>
   </si>
@@ -686,54 +701,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D45"/>
+  <dimension ref="A1:D48"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D45" sqref="D45"/>
+      <selection activeCell="D48" sqref="D48"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="5"/>
       <c r="C4" s="6"/>
       <c r="D4" s="10"/>
@@ -741,597 +756,637 @@
     <row r="5" spans="1:4">
       <c r="A5" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C5" s="9" t="s">
         <v>4</v>
       </c>
       <c r="D5" s="11" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="4">
         <v>1</v>
       </c>
       <c r="B6" s="8" t="s">
         <v>6</v>
       </c>
       <c r="C6" s="6" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="10">
-        <v>998</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="4">
         <v>2</v>
       </c>
       <c r="B7" s="8" t="s">
         <v>8</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>9</v>
       </c>
       <c r="D7" s="10">
-        <v>788</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="4">
         <v>3</v>
       </c>
       <c r="B8" s="8" t="s">
         <v>10</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D8" s="10">
-        <v>490</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="4">
         <v>4</v>
       </c>
-      <c r="B9" s="8" t="s">
+      <c r="B9" s="8"/>
+      <c r="C9" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="C9" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D9" s="10">
-        <v>490</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="4">
         <v>5</v>
       </c>
       <c r="B10" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="C10" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="C10" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D10" s="10">
-        <v>490</v>
+        <v>800</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="4">
         <v>6</v>
       </c>
       <c r="B11" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="C11" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D11" s="10">
-        <v>490</v>
+        <v>497</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="4">
         <v>7</v>
       </c>
       <c r="B12" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="C12" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="C12" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D12" s="10">
-        <v>490</v>
+        <v>497</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="4">
         <v>8</v>
       </c>
       <c r="B13" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="C13" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="C13" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D13" s="10">
-        <v>490</v>
+        <v>497</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="4">
         <v>9</v>
       </c>
       <c r="B14" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="C14" s="6" t="s">
         <v>22</v>
       </c>
-      <c r="C14" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D14" s="10">
-        <v>490</v>
+        <v>497</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="4">
         <v>10</v>
       </c>
       <c r="B15" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="C15" s="6" t="s">
         <v>24</v>
       </c>
-      <c r="C15" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D15" s="10">
-        <v>490</v>
+        <v>497</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="4">
         <v>11</v>
       </c>
       <c r="B16" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="C16" s="6" t="s">
         <v>26</v>
       </c>
-      <c r="C16" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D16" s="10">
-        <v>490</v>
+        <v>497</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="4">
         <v>12</v>
       </c>
       <c r="B17" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="C17" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="C17" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D17" s="10">
-        <v>490</v>
+        <v>497</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="4">
         <v>13</v>
       </c>
       <c r="B18" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="C18" s="6" t="s">
         <v>30</v>
       </c>
-      <c r="C18" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D18" s="10">
-        <v>490</v>
+        <v>497</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="4">
         <v>14</v>
       </c>
       <c r="B19" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="C19" s="6" t="s">
         <v>32</v>
       </c>
-      <c r="C19" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D19" s="10">
-        <v>490</v>
+        <v>497</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="4">
         <v>15</v>
       </c>
       <c r="B20" s="8" t="s">
+        <v>33</v>
+      </c>
+      <c r="C20" s="6" t="s">
         <v>34</v>
       </c>
-      <c r="C20" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D20" s="10">
-        <v>490</v>
+        <v>497</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="4">
         <v>16</v>
       </c>
       <c r="B21" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="C21" s="6" t="s">
         <v>36</v>
       </c>
-      <c r="C21" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D21" s="10">
-        <v>776</v>
+        <v>497</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="4">
         <v>17</v>
       </c>
       <c r="B22" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="C22" s="6" t="s">
         <v>38</v>
       </c>
-      <c r="C22" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D22" s="10">
-        <v>776</v>
+        <v>497</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="4">
         <v>18</v>
       </c>
       <c r="B23" s="8" t="s">
+        <v>39</v>
+      </c>
+      <c r="C23" s="6" t="s">
         <v>40</v>
       </c>
-      <c r="C23" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D23" s="10">
-        <v>776</v>
+        <v>497</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="4">
         <v>19</v>
       </c>
       <c r="B24" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="C24" s="6" t="s">
         <v>42</v>
       </c>
-      <c r="C24" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D24" s="10">
-        <v>776</v>
+        <v>788</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="4">
         <v>20</v>
       </c>
       <c r="B25" s="8" t="s">
+        <v>43</v>
+      </c>
+      <c r="C25" s="6" t="s">
         <v>44</v>
       </c>
-      <c r="C25" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D25" s="10">
-        <v>776</v>
+        <v>788</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="4">
         <v>21</v>
       </c>
       <c r="B26" s="8" t="s">
+        <v>45</v>
+      </c>
+      <c r="C26" s="6" t="s">
         <v>46</v>
       </c>
-      <c r="C26" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D26" s="10">
-        <v>776</v>
+        <v>788</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="4">
         <v>22</v>
       </c>
       <c r="B27" s="8" t="s">
+        <v>47</v>
+      </c>
+      <c r="C27" s="6" t="s">
         <v>48</v>
       </c>
-      <c r="C27" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D27" s="10">
-        <v>776</v>
+        <v>788</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="4">
         <v>23</v>
       </c>
       <c r="B28" s="8" t="s">
+        <v>49</v>
+      </c>
+      <c r="C28" s="6" t="s">
         <v>50</v>
       </c>
-      <c r="C28" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D28" s="10">
-        <v>710</v>
+        <v>788</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="4">
         <v>24</v>
       </c>
       <c r="B29" s="8" t="s">
+        <v>51</v>
+      </c>
+      <c r="C29" s="6" t="s">
         <v>52</v>
       </c>
-      <c r="C29" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D29" s="10">
-        <v>710</v>
+        <v>788</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="4">
         <v>25</v>
       </c>
       <c r="B30" s="8" t="s">
+        <v>53</v>
+      </c>
+      <c r="C30" s="6" t="s">
         <v>54</v>
       </c>
-      <c r="C30" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D30" s="10">
-        <v>710</v>
+        <v>788</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="4">
         <v>26</v>
       </c>
       <c r="B31" s="8" t="s">
+        <v>55</v>
+      </c>
+      <c r="C31" s="6" t="s">
         <v>56</v>
       </c>
-      <c r="C31" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D31" s="10">
-        <v>710</v>
+        <v>721</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="4">
         <v>27</v>
       </c>
       <c r="B32" s="8" t="s">
+        <v>57</v>
+      </c>
+      <c r="C32" s="6" t="s">
         <v>58</v>
       </c>
-      <c r="C32" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D32" s="10">
-        <v>710</v>
+        <v>721</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" s="4">
         <v>28</v>
       </c>
       <c r="B33" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="C33" s="6" t="s">
         <v>60</v>
       </c>
-      <c r="C33" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D33" s="10">
-        <v>710</v>
+        <v>721</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="4">
         <v>29</v>
       </c>
       <c r="B34" s="8" t="s">
+        <v>61</v>
+      </c>
+      <c r="C34" s="6" t="s">
         <v>62</v>
       </c>
-      <c r="C34" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D34" s="10">
-        <v>710</v>
+        <v>721</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="4">
         <v>30</v>
       </c>
       <c r="B35" s="8" t="s">
+        <v>63</v>
+      </c>
+      <c r="C35" s="6" t="s">
         <v>64</v>
       </c>
-      <c r="C35" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D35" s="10">
-        <v>1144</v>
+        <v>721</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" s="4">
         <v>31</v>
       </c>
       <c r="B36" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="C36" s="6" t="s">
         <v>66</v>
       </c>
-      <c r="C36" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D36" s="10">
-        <v>250</v>
+        <v>721</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" s="4">
         <v>32</v>
       </c>
       <c r="B37" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="C37" s="6" t="s">
         <v>68</v>
       </c>
-      <c r="C37" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D37" s="10">
-        <v>250</v>
+        <v>721</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" s="4">
         <v>33</v>
       </c>
       <c r="B38" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="C38" s="6" t="s">
         <v>70</v>
       </c>
-      <c r="C38" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D38" s="10">
-        <v>250</v>
+        <v>1161</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" s="4">
         <v>34</v>
       </c>
       <c r="B39" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C39" s="6" t="s">
         <v>72</v>
       </c>
-      <c r="C39" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D39" s="10">
-        <v>250</v>
+        <v>254</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" s="4">
         <v>35</v>
       </c>
       <c r="B40" s="8" t="s">
+        <v>73</v>
+      </c>
+      <c r="C40" s="6" t="s">
         <v>74</v>
       </c>
-      <c r="C40" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D40" s="10">
-        <v>1157</v>
+        <v>254</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" s="4">
         <v>36</v>
       </c>
       <c r="B41" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="C41" s="6" t="s">
         <v>76</v>
       </c>
-      <c r="C41" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D41" s="10">
-        <v>1157</v>
+        <v>254</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" s="4">
         <v>37</v>
       </c>
       <c r="B42" s="8" t="s">
+        <v>77</v>
+      </c>
+      <c r="C42" s="6" t="s">
         <v>78</v>
       </c>
-      <c r="C42" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D42" s="10">
-        <v>1157</v>
+        <v>254</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" s="4">
         <v>38</v>
       </c>
       <c r="B43" s="8" t="s">
+        <v>79</v>
+      </c>
+      <c r="C43" s="6" t="s">
         <v>80</v>
       </c>
-      <c r="C43" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D43" s="10">
-        <v>1157</v>
+        <v>1174</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" s="4">
         <v>39</v>
       </c>
       <c r="B44" s="8" t="s">
+        <v>81</v>
+      </c>
+      <c r="C44" s="6" t="s">
         <v>82</v>
       </c>
-      <c r="C44" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D44" s="10">
-        <v>1268</v>
+        <v>1174</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" s="4">
         <v>40</v>
       </c>
       <c r="B45" s="8" t="s">
+        <v>83</v>
+      </c>
+      <c r="C45" s="6" t="s">
         <v>84</v>
       </c>
-      <c r="C45" s="6" t="s">
+      <c r="D45" s="10">
+        <v>1174</v>
+      </c>
+    </row>
+    <row r="46" spans="1:4">
+      <c r="A46" s="4">
+        <v>41</v>
+      </c>
+      <c r="B46" s="8" t="s">
         <v>85</v>
       </c>
-      <c r="D45" s="10">
-        <v>1157</v>
+      <c r="C46" s="6" t="s">
+        <v>86</v>
+      </c>
+      <c r="D46" s="10">
+        <v>1174</v>
+      </c>
+    </row>
+    <row r="47" spans="1:4">
+      <c r="A47" s="4">
+        <v>42</v>
+      </c>
+      <c r="B47" s="8" t="s">
+        <v>87</v>
+      </c>
+      <c r="C47" s="6" t="s">
+        <v>88</v>
+      </c>
+      <c r="D47" s="10">
+        <v>1287</v>
+      </c>
+    </row>
+    <row r="48" spans="1:4">
+      <c r="A48" s="4">
+        <v>43</v>
+      </c>
+      <c r="B48" s="8" t="s">
+        <v>89</v>
+      </c>
+      <c r="C48" s="6" t="s">
+        <v>90</v>
+      </c>
+      <c r="D48" s="10">
+        <v>1174</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>