--- v0 (2026-07-31)
+++ v1 (2026-09-15)
@@ -74,66 +74,66 @@
   <si>
     <t>5833</t>
   </si>
   <si>
     <t xml:space="preserve">Скотч балетный ПВХ 50мм х 33м Скотч балетный ПВХ </t>
   </si>
   <si>
     <t>5835</t>
   </si>
   <si>
     <t>Скотч двухсторонний на тканевой основе сильной фиксации 10 мм</t>
   </si>
   <si>
     <t>5827</t>
   </si>
   <si>
     <t>Скотч двухсторонний на тканевой основе сильной фиксации 50 мм</t>
   </si>
   <si>
     <t>5830</t>
   </si>
   <si>
     <t>Скотч малярный ПВХ ( Оригинальный Альм Фаза ) Бежевый 50 м</t>
   </si>
   <si>
+    <t>5831</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Клей Homakoll 164 Prof 5 кг — универсальный водно-дисперсионный клей для ПВХ покрытий   </t>
+  </si>
+  <si>
     <t>5832</t>
   </si>
   <si>
     <t>Homakoll S401 — холодная сварка для стыков ПВХ покрытий</t>
   </si>
   <si>
     <t>5828</t>
   </si>
   <si>
     <t>Клей ПУ двухкомпонентный для искусственной травы 8,1 кг (Россия)</t>
-  </si>
-[...4 lines deleted...]
-    <t xml:space="preserve">Клей Homakoll 164 Prof 5 кг — универсальный водно-дисперсионный клей для ПВХ покрытий   </t>
   </si>
   <si>
     <t>5806</t>
   </si>
   <si>
     <t>Лента соединительная для искусственной травы</t>
   </si>
   <si>
     <t>5807</t>
   </si>
   <si>
     <t>Лента соединительная Fora для искусственной травы 30см</t>
   </si>
   <si>
     <t>5829</t>
   </si>
   <si>
     <t>Лента соединительная Эконом для искусственной травы черная</t>
   </si>
   <si>
     <t>5805</t>
   </si>
   <si>
     <t>Лента разметочная фибриллированная "Фибро" 20 мм</t>
   </si>
@@ -767,79 +767,79 @@
     <row r="12" spans="1:4">
       <c r="A12" s="4">
         <v>7</v>
       </c>
       <c r="B12" s="8" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>19</v>
       </c>
       <c r="D12" s="10">
         <v>501</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="4">
         <v>8</v>
       </c>
       <c r="B13" s="8" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="10">
-        <v>640</v>
+        <v>4070</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="4">
         <v>9</v>
       </c>
       <c r="B14" s="8" t="s">
         <v>22</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>23</v>
       </c>
       <c r="D14" s="10">
-        <v>3832</v>
+        <v>640</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="4">
         <v>10</v>
       </c>
       <c r="B15" s="8" t="s">
         <v>24</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>25</v>
       </c>
       <c r="D15" s="10">
-        <v>4070</v>
+        <v>3832</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="4">
         <v>11</v>
       </c>
       <c r="B16" s="8" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>27</v>
       </c>
       <c r="D16" s="10">
         <v>64</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="4">
         <v>12</v>
       </c>
       <c r="B17" s="8" t="s">
         <v>28</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>29</v>