--- v1 (2026-09-15)
+++ v2 (2026-10-31)
@@ -12,86 +12,98 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Комплектующие для укладки покрытий</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
+    <t>5839</t>
+  </si>
+  <si>
+    <t>ТЕЙП белый матовый 50 мм х 50 м</t>
+  </si>
+  <si>
+    <t>5834</t>
+  </si>
+  <si>
+    <t>ТЕЙП черный матовый 50мм х 50м</t>
+  </si>
+  <si>
     <t>5837</t>
   </si>
   <si>
     <t xml:space="preserve">Клей для резиновых дорожек 8.1 кг </t>
   </si>
   <si>
     <t>5838</t>
   </si>
   <si>
     <t>Лента шовная для искусственной травы белая М-160 30см</t>
   </si>
   <si>
-    <t>5834</t>
-[...2 lines deleted...]
-    <t>ТЕЙП черный матовый 50мм х 50м</t>
+    <t>5840</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Скотч балетный ПВХ прозрачный 50 мм х 33 м </t>
   </si>
   <si>
     <t>5833</t>
   </si>
   <si>
     <t xml:space="preserve">Скотч балетный ПВХ 50мм х 33м Скотч балетный ПВХ </t>
   </si>
   <si>
     <t>5835</t>
   </si>
   <si>
     <t>Скотч двухсторонний на тканевой основе сильной фиксации 10 мм</t>
   </si>
   <si>
     <t>5827</t>
   </si>
   <si>
     <t>Скотч двухсторонний на тканевой основе сильной фиксации 50 мм</t>
   </si>
   <si>
     <t>5830</t>
   </si>
   <si>
     <t>Скотч малярный ПВХ ( Оригинальный Альм Фаза ) Бежевый 50 м</t>
   </si>
@@ -614,54 +626,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D33"/>
+  <dimension ref="A1:D35"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D33" sqref="D33"/>
+      <selection activeCell="D35" sqref="D35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="5"/>
       <c r="C4" s="6"/>
       <c r="D4" s="10"/>
@@ -669,429 +681,457 @@
     <row r="5" spans="1:4">
       <c r="A5" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C5" s="9" t="s">
         <v>4</v>
       </c>
       <c r="D5" s="11" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="4">
         <v>1</v>
       </c>
       <c r="B6" s="8" t="s">
         <v>6</v>
       </c>
       <c r="C6" s="6" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="10">
-        <v>4381</v>
+        <v>812</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="4">
         <v>2</v>
       </c>
       <c r="B7" s="8" t="s">
         <v>8</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>9</v>
       </c>
       <c r="D7" s="10">
-        <v>38</v>
+        <v>812</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="4">
         <v>3</v>
       </c>
       <c r="B8" s="8" t="s">
         <v>10</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D8" s="10">
-        <v>800</v>
+        <v>4447</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="4">
         <v>4</v>
       </c>
       <c r="B9" s="8" t="s">
         <v>12</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D9" s="10">
-        <v>606</v>
+        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="4">
         <v>5</v>
       </c>
       <c r="B10" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D10" s="10">
-        <v>168</v>
+        <v>615</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="4">
         <v>6</v>
       </c>
       <c r="B11" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D11" s="10">
-        <v>510</v>
+        <v>615</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="4">
         <v>7</v>
       </c>
       <c r="B12" s="8" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>19</v>
       </c>
       <c r="D12" s="10">
-        <v>501</v>
+        <v>171</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="4">
         <v>8</v>
       </c>
       <c r="B13" s="8" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="10">
-        <v>4070</v>
+        <v>518</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="4">
         <v>9</v>
       </c>
       <c r="B14" s="8" t="s">
         <v>22</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>23</v>
       </c>
       <c r="D14" s="10">
-        <v>640</v>
+        <v>509</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="4">
         <v>10</v>
       </c>
       <c r="B15" s="8" t="s">
         <v>24</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>25</v>
       </c>
       <c r="D15" s="10">
-        <v>3832</v>
+        <v>4131</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="4">
         <v>11</v>
       </c>
       <c r="B16" s="8" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>27</v>
       </c>
       <c r="D16" s="10">
-        <v>64</v>
+        <v>650</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="4">
         <v>12</v>
       </c>
       <c r="B17" s="8" t="s">
         <v>28</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>29</v>
       </c>
       <c r="D17" s="10">
-        <v>66</v>
+        <v>3890</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="4">
         <v>13</v>
       </c>
       <c r="B18" s="8" t="s">
         <v>30</v>
       </c>
       <c r="C18" s="6" t="s">
         <v>31</v>
       </c>
       <c r="D18" s="10">
-        <v>41</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="4">
         <v>14</v>
       </c>
       <c r="B19" s="8" t="s">
         <v>32</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>33</v>
       </c>
       <c r="D19" s="10">
-        <v>106</v>
+        <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="4">
         <v>15</v>
       </c>
       <c r="B20" s="8" t="s">
         <v>34</v>
       </c>
       <c r="C20" s="6" t="s">
         <v>35</v>
       </c>
       <c r="D20" s="10">
-        <v>117</v>
+        <v>42</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="4">
         <v>16</v>
       </c>
       <c r="B21" s="8" t="s">
         <v>36</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>37</v>
       </c>
       <c r="D21" s="10">
-        <v>231</v>
+        <v>108</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="4">
         <v>17</v>
       </c>
       <c r="B22" s="8" t="s">
         <v>38</v>
       </c>
       <c r="C22" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D22" s="10">
-        <v>424</v>
+        <v>119</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="4">
         <v>18</v>
       </c>
       <c r="B23" s="8" t="s">
         <v>40</v>
       </c>
       <c r="C23" s="6" t="s">
         <v>41</v>
       </c>
       <c r="D23" s="10">
-        <v>3150</v>
+        <v>235</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="4">
         <v>19</v>
       </c>
       <c r="B24" s="8" t="s">
         <v>42</v>
       </c>
       <c r="C24" s="6" t="s">
         <v>43</v>
       </c>
       <c r="D24" s="10">
-        <v>341</v>
+        <v>430</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="4">
         <v>20</v>
       </c>
       <c r="B25" s="8" t="s">
         <v>44</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>45</v>
       </c>
       <c r="D25" s="10">
-        <v>221</v>
+        <v>3197</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="4">
         <v>21</v>
       </c>
       <c r="B26" s="8" t="s">
         <v>46</v>
       </c>
       <c r="C26" s="6" t="s">
         <v>47</v>
       </c>
       <c r="D26" s="10">
-        <v>200</v>
+        <v>346</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="4">
         <v>22</v>
       </c>
       <c r="B27" s="8" t="s">
         <v>48</v>
       </c>
       <c r="C27" s="6" t="s">
         <v>49</v>
       </c>
       <c r="D27" s="10">
-        <v>341</v>
+        <v>224</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="4">
         <v>23</v>
       </c>
       <c r="B28" s="8" t="s">
         <v>50</v>
       </c>
       <c r="C28" s="6" t="s">
         <v>51</v>
       </c>
       <c r="D28" s="10">
-        <v>121</v>
+        <v>203</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="4">
         <v>24</v>
       </c>
       <c r="B29" s="8" t="s">
         <v>52</v>
       </c>
       <c r="C29" s="6" t="s">
         <v>53</v>
       </c>
       <c r="D29" s="10">
-        <v>4906</v>
+        <v>346</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="4">
         <v>25</v>
       </c>
       <c r="B30" s="8" t="s">
         <v>54</v>
       </c>
       <c r="C30" s="6" t="s">
         <v>55</v>
       </c>
       <c r="D30" s="10">
-        <v>5355</v>
+        <v>123</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="4">
         <v>26</v>
       </c>
       <c r="B31" s="8" t="s">
         <v>56</v>
       </c>
       <c r="C31" s="6" t="s">
         <v>57</v>
       </c>
       <c r="D31" s="10">
-        <v>491</v>
+        <v>4980</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="4">
         <v>27</v>
       </c>
       <c r="B32" s="8" t="s">
         <v>58</v>
       </c>
       <c r="C32" s="6" t="s">
         <v>59</v>
       </c>
       <c r="D32" s="10">
-        <v>210</v>
+        <v>5435</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" s="4">
         <v>28</v>
       </c>
       <c r="B33" s="8" t="s">
         <v>60</v>
       </c>
       <c r="C33" s="6" t="s">
         <v>61</v>
       </c>
       <c r="D33" s="10">
-        <v>435</v>
+        <v>549</v>
+      </c>
+    </row>
+    <row r="34" spans="1:4">
+      <c r="A34" s="4">
+        <v>29</v>
+      </c>
+      <c r="B34" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="C34" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="D34" s="10">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="35" spans="1:4">
+      <c r="A35" s="4">
+        <v>30</v>
+      </c>
+      <c r="B35" s="8" t="s">
+        <v>64</v>
+      </c>
+      <c r="C35" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="D35" s="10">
+        <v>442</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>