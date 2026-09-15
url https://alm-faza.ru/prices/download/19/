--- v0 (2026-07-31)
+++ v1 (2026-09-15)
@@ -12,122 +12,128 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="181">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="183">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Искусственные растения для озеленения интерьера</t>
   </si>
   <si>
-    <t>Лианы искусственные</t>
+    <t>Ампельные ветки</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>1710</t>
   </si>
   <si>
-    <t>Растение лиана искусственная Монстера HGE136 50см</t>
+    <t>Ампельная ветка HGE136 Монстера 50см</t>
   </si>
   <si>
     <t>1711</t>
   </si>
   <si>
-    <t>Растение лиана искусственная Сциндапсус HGE005 80см</t>
+    <t>Ампельная ветка HGE005 Сциндапсус 80см</t>
   </si>
   <si>
     <t>1712</t>
   </si>
   <si>
-    <t>Растение лиана искусственная Циссус ампельный HGE168 80см</t>
+    <t>Ампельная ветка HGE168 Циссус ампельный 80см</t>
   </si>
   <si>
     <t>1713</t>
   </si>
   <si>
-    <t>Растение лиана искусственная Папоротник HGE053 80см</t>
+    <t>Ампельная ветка HGE053 Папоротник 80см</t>
   </si>
   <si>
     <t>1714</t>
   </si>
   <si>
-    <t>Растение лиана искусственная Сциндапсус HGE026 110см</t>
+    <t>Ампельная ветка HGE026 Сциндапсус 110см</t>
   </si>
   <si>
     <t>1715</t>
   </si>
   <si>
-    <t>Растение лиана искусственная Сциндапсус HGE025 110см</t>
+    <t>Ампельная ветка HGE025 Сциндапсус 110см</t>
   </si>
   <si>
     <t>1716</t>
   </si>
   <si>
-    <t>Растение лиана искусственная Папоротник HGE229 80см</t>
+    <t>Ампельная ветка HGE229 Папоротник 80см</t>
   </si>
   <si>
     <t>Искусственные фитостены и зелёные панели</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
     <t>Искусственная фитостена 50*50 см Дизайн HB 096</t>
+  </si>
+  <si>
+    <t>1619</t>
+  </si>
+  <si>
+    <t>Искусственная фитостена Трава 40*60 см Дизайн Green 299</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
     <t>Искусственная фитостена 100*100 см Дизайн HHX-054</t>
   </si>
   <si>
     <t>1595</t>
   </si>
   <si>
     <t xml:space="preserve">Искусственная фитостена 100*100 см Дизайн HL-042 </t>
   </si>
   <si>
     <t>1599</t>
   </si>
   <si>
     <t>Искусственная фитостена 100*100 см Дизайн HL-084</t>
   </si>
   <si>
     <t>1598</t>
   </si>
   <si>
     <t>Искусственная фитостена 100*100 см Дизайн HL-083</t>
   </si>
@@ -983,54 +989,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D96"/>
+  <dimension ref="A1:D97"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D96" sqref="D96"/>
+      <selection activeCell="D97" sqref="D97"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="6"/>
       <c r="C4" s="7"/>
       <c r="D4" s="11"/>
@@ -1180,1161 +1186,1175 @@
     <row r="16" spans="1:4">
       <c r="A16" s="5">
         <v>1</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>23</v>
       </c>
       <c r="D16" s="11">
         <v>160</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="5">
         <v>2</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D17" s="11">
-        <v>15424</v>
+        <v>400</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="5">
         <v>3</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>27</v>
       </c>
       <c r="D18" s="11">
-        <v>8450</v>
+        <v>15424</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="5">
         <v>4</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>29</v>
       </c>
       <c r="D19" s="11">
-        <v>5500</v>
+        <v>8450</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="5">
         <v>5</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D20" s="11">
-        <v>5416</v>
+        <v>5500</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="5">
         <v>6</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D21" s="11">
-        <v>5192</v>
+        <v>5416</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="5">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>35</v>
       </c>
       <c r="D22" s="11">
-        <v>6787</v>
+        <v>5192</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="5">
         <v>8</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>37</v>
       </c>
       <c r="D23" s="11">
-        <v>812</v>
+        <v>6787</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="5">
         <v>9</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>39</v>
       </c>
       <c r="D24" s="11">
-        <v>789</v>
+        <v>812</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="5">
         <v>10</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>41</v>
       </c>
       <c r="D25" s="11">
-        <v>732</v>
+        <v>789</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="5">
         <v>11</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>43</v>
       </c>
       <c r="D26" s="11">
-        <v>896</v>
+        <v>732</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="5">
         <v>12</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>45</v>
       </c>
       <c r="D27" s="11">
-        <v>961</v>
+        <v>896</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="5">
         <v>13</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>47</v>
       </c>
       <c r="D28" s="11">
-        <v>1004</v>
+        <v>961</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="5">
         <v>14</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>48</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>49</v>
       </c>
       <c r="D29" s="11">
-        <v>797</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="5">
         <v>15</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>50</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>51</v>
       </c>
       <c r="D30" s="11">
-        <v>940</v>
+        <v>797</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="5">
         <v>16</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>52</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>53</v>
       </c>
       <c r="D31" s="11">
-        <v>840</v>
+        <v>940</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="5">
         <v>17</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>54</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>55</v>
       </c>
       <c r="D32" s="11">
-        <v>1621</v>
+        <v>840</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" s="5">
         <v>18</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>56</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>57</v>
       </c>
       <c r="D33" s="11">
-        <v>2800</v>
+        <v>1621</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="5">
         <v>19</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>58</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>59</v>
       </c>
       <c r="D34" s="11">
-        <v>773</v>
+        <v>2800</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="5">
         <v>20</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>60</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>61</v>
       </c>
       <c r="D35" s="11">
-        <v>925</v>
+        <v>773</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" s="5">
         <v>21</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>62</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>63</v>
       </c>
       <c r="D36" s="11">
-        <v>829</v>
+        <v>925</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" s="5">
         <v>22</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>64</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>65</v>
       </c>
       <c r="D37" s="11">
-        <v>743</v>
+        <v>829</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" s="5">
         <v>23</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>66</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D38" s="11">
-        <v>722</v>
+        <v>743</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" s="5">
         <v>24</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>68</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>69</v>
       </c>
       <c r="D39" s="11">
-        <v>757</v>
+        <v>722</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" s="5">
         <v>25</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>70</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>71</v>
       </c>
       <c r="D40" s="11">
-        <v>833</v>
+        <v>757</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" s="5">
         <v>26</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>72</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>73</v>
       </c>
       <c r="D41" s="11">
-        <v>623</v>
+        <v>833</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" s="5">
         <v>27</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>74</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>75</v>
       </c>
       <c r="D42" s="11">
-        <v>680</v>
+        <v>623</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" s="5">
         <v>28</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>76</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>77</v>
       </c>
       <c r="D43" s="11">
-        <v>623</v>
+        <v>680</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" s="5">
         <v>29</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>78</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>79</v>
       </c>
       <c r="D44" s="11">
         <v>623</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" s="5">
         <v>30</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>80</v>
       </c>
       <c r="C45" s="7" t="s">
         <v>81</v>
       </c>
       <c r="D45" s="11">
-        <v>756</v>
+        <v>623</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" s="5">
         <v>31</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>82</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D46" s="11">
-        <v>256</v>
+        <v>756</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" s="5">
         <v>32</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>84</v>
       </c>
       <c r="C47" s="7" t="s">
         <v>85</v>
       </c>
       <c r="D47" s="11">
-        <v>590</v>
+        <v>256</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" s="5">
         <v>33</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>86</v>
       </c>
       <c r="C48" s="7" t="s">
         <v>87</v>
       </c>
       <c r="D48" s="11">
-        <v>204</v>
+        <v>590</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" s="5">
         <v>34</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>88</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>89</v>
       </c>
       <c r="D49" s="11">
-        <v>247</v>
+        <v>204</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" s="5">
         <v>35</v>
       </c>
       <c r="B50" s="9" t="s">
         <v>90</v>
       </c>
       <c r="C50" s="7" t="s">
         <v>91</v>
       </c>
       <c r="D50" s="11">
-        <v>474</v>
+        <v>247</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" s="5">
         <v>36</v>
       </c>
       <c r="B51" s="9" t="s">
         <v>92</v>
       </c>
       <c r="C51" s="7" t="s">
         <v>93</v>
       </c>
       <c r="D51" s="11">
-        <v>860</v>
+        <v>474</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" s="5">
         <v>37</v>
       </c>
       <c r="B52" s="9" t="s">
         <v>94</v>
       </c>
       <c r="C52" s="7" t="s">
         <v>95</v>
       </c>
       <c r="D52" s="11">
-        <v>746</v>
+        <v>860</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" s="5">
         <v>38</v>
       </c>
       <c r="B53" s="9" t="s">
         <v>96</v>
       </c>
       <c r="C53" s="7" t="s">
         <v>97</v>
       </c>
       <c r="D53" s="11">
-        <v>832</v>
+        <v>746</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" s="5">
         <v>39</v>
       </c>
       <c r="B54" s="9" t="s">
         <v>98</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>99</v>
       </c>
       <c r="D54" s="11">
-        <v>710</v>
+        <v>832</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" s="5">
         <v>40</v>
       </c>
       <c r="B55" s="9" t="s">
         <v>100</v>
       </c>
       <c r="C55" s="7" t="s">
         <v>101</v>
       </c>
       <c r="D55" s="11">
-        <v>263</v>
+        <v>710</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" s="5">
         <v>41</v>
       </c>
       <c r="B56" s="9" t="s">
         <v>102</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>103</v>
       </c>
       <c r="D56" s="11">
-        <v>882</v>
+        <v>263</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" s="5">
         <v>42</v>
       </c>
       <c r="B57" s="9" t="s">
         <v>104</v>
       </c>
       <c r="C57" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D57" s="11">
-        <v>897</v>
+        <v>882</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" s="5">
         <v>43</v>
       </c>
       <c r="B58" s="9" t="s">
         <v>106</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>107</v>
       </c>
       <c r="D58" s="11">
-        <v>842</v>
+        <v>897</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" s="5">
         <v>44</v>
       </c>
       <c r="B59" s="9" t="s">
         <v>108</v>
       </c>
       <c r="C59" s="7" t="s">
         <v>109</v>
       </c>
       <c r="D59" s="11">
-        <v>250</v>
+        <v>842</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" s="5">
         <v>45</v>
       </c>
       <c r="B60" s="9" t="s">
         <v>110</v>
       </c>
       <c r="C60" s="7" t="s">
         <v>111</v>
       </c>
       <c r="D60" s="11">
-        <v>305</v>
+        <v>250</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" s="5">
         <v>46</v>
       </c>
       <c r="B61" s="9" t="s">
         <v>112</v>
       </c>
       <c r="C61" s="7" t="s">
         <v>113</v>
       </c>
       <c r="D61" s="11">
-        <v>755</v>
+        <v>305</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" s="5">
         <v>47</v>
       </c>
       <c r="B62" s="9" t="s">
         <v>114</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>115</v>
       </c>
       <c r="D62" s="11">
+        <v>755</v>
+      </c>
+    </row>
+    <row r="63" spans="1:4">
+      <c r="A63" s="5">
+        <v>48</v>
+      </c>
+      <c r="B63" s="9" t="s">
+        <v>116</v>
+      </c>
+      <c r="C63" s="7" t="s">
+        <v>117</v>
+      </c>
+      <c r="D63" s="11">
         <v>693</v>
       </c>
     </row>
-    <row r="63" spans="1:4">
-[...6 lines deleted...]
-    </row>
     <row r="64" spans="1:4">
-      <c r="A64" s="4" t="s">
+      <c r="A64" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="B64" s="6"/>
+      <c r="C64" s="7"/>
+      <c r="D64" s="11"/>
+    </row>
+    <row r="65" spans="1:4">
+      <c r="A65" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="B64" s="8" t="s">
+      <c r="B65" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="C64" s="10" t="s">
+      <c r="C65" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="D64" s="12" t="s">
+      <c r="D65" s="12" t="s">
         <v>6</v>
-      </c>
-[...12 lines deleted...]
-        <v>5623</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B66" s="9" t="s">
         <v>119</v>
       </c>
       <c r="C66" s="7" t="s">
         <v>120</v>
       </c>
       <c r="D66" s="11">
-        <v>4961</v>
+        <v>5623</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B67" s="9" t="s">
         <v>121</v>
       </c>
       <c r="C67" s="7" t="s">
         <v>122</v>
       </c>
       <c r="D67" s="11">
-        <v>3252</v>
+        <v>4961</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B68" s="9" t="s">
         <v>123</v>
       </c>
       <c r="C68" s="7" t="s">
         <v>124</v>
       </c>
       <c r="D68" s="11">
-        <v>6140</v>
+        <v>3252</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" s="5">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B69" s="9" t="s">
         <v>125</v>
       </c>
       <c r="C69" s="7" t="s">
         <v>126</v>
       </c>
       <c r="D69" s="11">
-        <v>5413</v>
+        <v>6140</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" s="5">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B70" s="9" t="s">
         <v>127</v>
       </c>
       <c r="C70" s="7" t="s">
         <v>128</v>
       </c>
       <c r="D70" s="11">
-        <v>9500</v>
+        <v>5413</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" s="5">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B71" s="9" t="s">
         <v>129</v>
       </c>
       <c r="C71" s="7" t="s">
         <v>130</v>
       </c>
       <c r="D71" s="11">
-        <v>5413</v>
+        <v>9500</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" s="5">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B72" s="9" t="s">
         <v>131</v>
       </c>
       <c r="C72" s="7" t="s">
         <v>132</v>
       </c>
       <c r="D72" s="11">
-        <v>5182</v>
+        <v>5413</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" s="5">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B73" s="9" t="s">
         <v>133</v>
       </c>
       <c r="C73" s="7" t="s">
         <v>134</v>
       </c>
       <c r="D73" s="11">
-        <v>3958</v>
+        <v>5182</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" s="5">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B74" s="9" t="s">
         <v>135</v>
       </c>
       <c r="C74" s="7" t="s">
         <v>136</v>
       </c>
       <c r="D74" s="11">
-        <v>5457</v>
+        <v>3958</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" s="5">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B75" s="9" t="s">
         <v>137</v>
       </c>
       <c r="C75" s="7" t="s">
         <v>138</v>
       </c>
       <c r="D75" s="11">
-        <v>8710</v>
+        <v>5457</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" s="5">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B76" s="9" t="s">
         <v>139</v>
       </c>
       <c r="C76" s="7" t="s">
         <v>140</v>
       </c>
       <c r="D76" s="11">
-        <v>4575</v>
+        <v>8710</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" s="5">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B77" s="9" t="s">
         <v>141</v>
       </c>
       <c r="C77" s="7" t="s">
         <v>142</v>
       </c>
       <c r="D77" s="11">
-        <v>6725</v>
+        <v>4575</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" s="5">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B78" s="9" t="s">
         <v>143</v>
       </c>
       <c r="C78" s="7" t="s">
         <v>144</v>
       </c>
       <c r="D78" s="11">
-        <v>5391</v>
+        <v>6725</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" s="5">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B79" s="9" t="s">
         <v>145</v>
       </c>
       <c r="C79" s="7" t="s">
         <v>146</v>
       </c>
       <c r="D79" s="11">
-        <v>6725</v>
+        <v>5391</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" s="5">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B80" s="9" t="s">
         <v>147</v>
       </c>
       <c r="C80" s="7" t="s">
         <v>148</v>
       </c>
       <c r="D80" s="11">
-        <v>6064</v>
+        <v>6725</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" s="5">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B81" s="9" t="s">
         <v>149</v>
       </c>
       <c r="C81" s="7" t="s">
         <v>150</v>
       </c>
       <c r="D81" s="11">
-        <v>6559</v>
+        <v>6064</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" s="5">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B82" s="9" t="s">
         <v>151</v>
       </c>
       <c r="C82" s="7" t="s">
         <v>152</v>
       </c>
       <c r="D82" s="11">
-        <v>10474</v>
+        <v>6559</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" s="5">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B83" s="9" t="s">
         <v>153</v>
       </c>
       <c r="C83" s="7" t="s">
         <v>154</v>
       </c>
       <c r="D83" s="11">
-        <v>5733</v>
+        <v>10474</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" s="5">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B84" s="9" t="s">
         <v>155</v>
       </c>
       <c r="C84" s="7" t="s">
         <v>156</v>
       </c>
       <c r="D84" s="11">
-        <v>7056</v>
+        <v>5733</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" s="5">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B85" s="9" t="s">
         <v>157</v>
       </c>
       <c r="C85" s="7" t="s">
         <v>158</v>
       </c>
       <c r="D85" s="11">
-        <v>5005</v>
+        <v>7056</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" s="5">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B86" s="9" t="s">
         <v>159</v>
       </c>
       <c r="C86" s="7" t="s">
         <v>160</v>
       </c>
       <c r="D86" s="11">
-        <v>8313</v>
+        <v>5005</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" s="5">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B87" s="9" t="s">
         <v>161</v>
       </c>
       <c r="C87" s="7" t="s">
         <v>162</v>
       </c>
       <c r="D87" s="11">
-        <v>3418</v>
+        <v>8313</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" s="5">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B88" s="9" t="s">
         <v>163</v>
       </c>
       <c r="C88" s="7" t="s">
         <v>164</v>
       </c>
       <c r="D88" s="11">
-        <v>2750</v>
+        <v>3418</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" s="5">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B89" s="9" t="s">
         <v>165</v>
       </c>
       <c r="C89" s="7" t="s">
         <v>166</v>
       </c>
       <c r="D89" s="11">
-        <v>5733</v>
+        <v>2750</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" s="5">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B90" s="9" t="s">
         <v>167</v>
       </c>
       <c r="C90" s="7" t="s">
         <v>168</v>
       </c>
       <c r="D90" s="11">
-        <v>3418</v>
+        <v>5733</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" s="5">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B91" s="9" t="s">
         <v>169</v>
       </c>
       <c r="C91" s="7" t="s">
         <v>170</v>
       </c>
       <c r="D91" s="11">
-        <v>4024</v>
+        <v>3418</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" s="5">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B92" s="9" t="s">
         <v>171</v>
       </c>
       <c r="C92" s="7" t="s">
         <v>172</v>
       </c>
       <c r="D92" s="11">
-        <v>5733</v>
+        <v>4024</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" s="5">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B93" s="9" t="s">
         <v>173</v>
       </c>
       <c r="C93" s="7" t="s">
         <v>174</v>
       </c>
       <c r="D93" s="11">
-        <v>7166</v>
+        <v>5733</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" s="5">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B94" s="9" t="s">
         <v>175</v>
       </c>
       <c r="C94" s="7" t="s">
         <v>176</v>
       </c>
       <c r="D94" s="11">
-        <v>8159</v>
+        <v>7166</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" s="5">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B95" s="9" t="s">
         <v>177</v>
       </c>
       <c r="C95" s="7" t="s">
         <v>178</v>
       </c>
       <c r="D95" s="11">
-        <v>11200</v>
+        <v>8159</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" s="5">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B96" s="9" t="s">
         <v>179</v>
       </c>
       <c r="C96" s="7" t="s">
         <v>180</v>
       </c>
       <c r="D96" s="11">
+        <v>11200</v>
+      </c>
+    </row>
+    <row r="97" spans="1:4">
+      <c r="A97" s="5">
+        <v>32</v>
+      </c>
+      <c r="B97" s="9" t="s">
+        <v>181</v>
+      </c>
+      <c r="C97" s="7" t="s">
+        <v>182</v>
+      </c>
+      <c r="D97" s="11">
         <v>7277</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="A5:D5"/>
     <mergeCell ref="A14:D14"/>
-    <mergeCell ref="A63:D63"/>
+    <mergeCell ref="A64:D64"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>