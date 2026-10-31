--- v1 (2026-09-15)
+++ v2 (2026-10-31)
@@ -446,51 +446,51 @@
   <si>
     <t>Растение искусственное Фикус лировидный TPT 003 90 см</t>
   </si>
   <si>
     <t>1560</t>
   </si>
   <si>
     <t>Растение искусственное Фикус лировидный TPT 003 135 см</t>
   </si>
   <si>
     <t>1562</t>
   </si>
   <si>
     <t>Растение искусственное Фикус лировидный TPT 003 180 см</t>
   </si>
   <si>
     <t>1563</t>
   </si>
   <si>
     <t>Растение искусственное Бамбук TPT 010 80 см</t>
   </si>
   <si>
     <t>1564</t>
   </si>
   <si>
-    <t>Растение искусственное Бамбук TPT 010 180 см</t>
+    <t>Растение искусственное Бамбук TPT 010 180  см</t>
   </si>
   <si>
     <t>1566</t>
   </si>
   <si>
     <t>Растение искусственное Таро или Колоказия TPT 029 90 см</t>
   </si>
   <si>
     <t>1565</t>
   </si>
   <si>
     <t>Растение искусственное Таро или Колоказия TPT 029 150 см</t>
   </si>
   <si>
     <t>1569</t>
   </si>
   <si>
     <t>Растение искусственное Фикус Бенджамина TPT 011 120 см</t>
   </si>
   <si>
     <t>1568</t>
   </si>
   <si>
     <t>Растение искусственное Фикус Бенджамина TPT 011 150 см</t>
   </si>
@@ -1052,1299 +1052,1299 @@
     <row r="6" spans="1:4">
       <c r="A6" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="8" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="10" t="s">
         <v>5</v>
       </c>
       <c r="D6" s="12" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="5">
         <v>1</v>
       </c>
       <c r="B7" s="9" t="s">
         <v>7</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="11">
-        <v>740</v>
+        <v>751</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="5">
         <v>2</v>
       </c>
       <c r="B8" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>10</v>
       </c>
       <c r="D8" s="11">
-        <v>590</v>
+        <v>599</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="5">
         <v>3</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>11</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>12</v>
       </c>
       <c r="D9" s="11">
-        <v>450</v>
+        <v>457</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="5">
         <v>4</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D10" s="11">
-        <v>510</v>
+        <v>518</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="5">
         <v>5</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D11" s="11">
-        <v>590</v>
+        <v>599</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="5">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>18</v>
       </c>
       <c r="D12" s="11">
-        <v>740</v>
+        <v>751</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="5">
         <v>7</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>20</v>
       </c>
       <c r="D13" s="11">
-        <v>450</v>
+        <v>457</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="6"/>
       <c r="C14" s="7"/>
       <c r="D14" s="11"/>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B15" s="8" t="s">
         <v>4</v>
       </c>
       <c r="C15" s="10" t="s">
         <v>5</v>
       </c>
       <c r="D15" s="12" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="5">
         <v>1</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>23</v>
       </c>
       <c r="D16" s="11">
-        <v>160</v>
+        <v>162</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="5">
         <v>2</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D17" s="11">
-        <v>400</v>
+        <v>406</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="5">
         <v>3</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>27</v>
       </c>
       <c r="D18" s="11">
-        <v>15424</v>
+        <v>15655</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="5">
         <v>4</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>29</v>
       </c>
       <c r="D19" s="11">
-        <v>8450</v>
+        <v>8577</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="5">
         <v>5</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D20" s="11">
-        <v>5500</v>
+        <v>5583</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="5">
         <v>6</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D21" s="11">
-        <v>5416</v>
+        <v>5497</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="5">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>35</v>
       </c>
       <c r="D22" s="11">
-        <v>5192</v>
+        <v>5270</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="5">
         <v>8</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>37</v>
       </c>
       <c r="D23" s="11">
-        <v>6787</v>
+        <v>6889</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="5">
         <v>9</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>39</v>
       </c>
       <c r="D24" s="11">
-        <v>812</v>
+        <v>824</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="5">
         <v>10</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>41</v>
       </c>
       <c r="D25" s="11">
-        <v>789</v>
+        <v>801</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="5">
         <v>11</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>43</v>
       </c>
       <c r="D26" s="11">
-        <v>732</v>
+        <v>743</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="5">
         <v>12</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>45</v>
       </c>
       <c r="D27" s="11">
-        <v>896</v>
+        <v>909</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="5">
         <v>13</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>47</v>
       </c>
       <c r="D28" s="11">
-        <v>961</v>
+        <v>975</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="5">
         <v>14</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>48</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>49</v>
       </c>
       <c r="D29" s="11">
-        <v>1004</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="5">
         <v>15</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>50</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>51</v>
       </c>
       <c r="D30" s="11">
-        <v>797</v>
+        <v>809</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="5">
         <v>16</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>52</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>53</v>
       </c>
       <c r="D31" s="11">
-        <v>940</v>
+        <v>954</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="5">
         <v>17</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>54</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>55</v>
       </c>
       <c r="D32" s="11">
-        <v>840</v>
+        <v>853</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" s="5">
         <v>18</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>56</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>57</v>
       </c>
       <c r="D33" s="11">
-        <v>1621</v>
+        <v>1645</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="5">
         <v>19</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>58</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>59</v>
       </c>
       <c r="D34" s="11">
-        <v>2800</v>
+        <v>2842</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="5">
         <v>20</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>60</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>61</v>
       </c>
       <c r="D35" s="11">
-        <v>773</v>
+        <v>785</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" s="5">
         <v>21</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>62</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>63</v>
       </c>
       <c r="D36" s="11">
-        <v>925</v>
+        <v>939</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" s="5">
         <v>22</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>64</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>65</v>
       </c>
       <c r="D37" s="11">
-        <v>829</v>
+        <v>841</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" s="5">
         <v>23</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>66</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D38" s="11">
-        <v>743</v>
+        <v>754</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" s="5">
         <v>24</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>68</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>69</v>
       </c>
       <c r="D39" s="11">
-        <v>722</v>
+        <v>733</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" s="5">
         <v>25</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>70</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>71</v>
       </c>
       <c r="D40" s="11">
-        <v>757</v>
+        <v>768</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" s="5">
         <v>26</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>72</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>73</v>
       </c>
       <c r="D41" s="11">
-        <v>833</v>
+        <v>846</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" s="5">
         <v>27</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>74</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>75</v>
       </c>
       <c r="D42" s="11">
-        <v>623</v>
+        <v>632</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" s="5">
         <v>28</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>76</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>77</v>
       </c>
       <c r="D43" s="11">
-        <v>680</v>
+        <v>690</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" s="5">
         <v>29</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>78</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>79</v>
       </c>
       <c r="D44" s="11">
-        <v>623</v>
+        <v>632</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" s="5">
         <v>30</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>80</v>
       </c>
       <c r="C45" s="7" t="s">
         <v>81</v>
       </c>
       <c r="D45" s="11">
-        <v>623</v>
+        <v>632</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" s="5">
         <v>31</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>82</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D46" s="11">
-        <v>756</v>
+        <v>767</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" s="5">
         <v>32</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>84</v>
       </c>
       <c r="C47" s="7" t="s">
         <v>85</v>
       </c>
       <c r="D47" s="11">
-        <v>256</v>
+        <v>260</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" s="5">
         <v>33</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>86</v>
       </c>
       <c r="C48" s="7" t="s">
         <v>87</v>
       </c>
       <c r="D48" s="11">
-        <v>590</v>
+        <v>599</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" s="5">
         <v>34</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>88</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>89</v>
       </c>
       <c r="D49" s="11">
-        <v>204</v>
+        <v>207</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" s="5">
         <v>35</v>
       </c>
       <c r="B50" s="9" t="s">
         <v>90</v>
       </c>
       <c r="C50" s="7" t="s">
         <v>91</v>
       </c>
       <c r="D50" s="11">
-        <v>247</v>
+        <v>251</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" s="5">
         <v>36</v>
       </c>
       <c r="B51" s="9" t="s">
         <v>92</v>
       </c>
       <c r="C51" s="7" t="s">
         <v>93</v>
       </c>
       <c r="D51" s="11">
-        <v>474</v>
+        <v>481</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" s="5">
         <v>37</v>
       </c>
       <c r="B52" s="9" t="s">
         <v>94</v>
       </c>
       <c r="C52" s="7" t="s">
         <v>95</v>
       </c>
       <c r="D52" s="11">
-        <v>860</v>
+        <v>873</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" s="5">
         <v>38</v>
       </c>
       <c r="B53" s="9" t="s">
         <v>96</v>
       </c>
       <c r="C53" s="7" t="s">
         <v>97</v>
       </c>
       <c r="D53" s="11">
-        <v>746</v>
+        <v>757</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" s="5">
         <v>39</v>
       </c>
       <c r="B54" s="9" t="s">
         <v>98</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>99</v>
       </c>
       <c r="D54" s="11">
-        <v>832</v>
+        <v>845</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" s="5">
         <v>40</v>
       </c>
       <c r="B55" s="9" t="s">
         <v>100</v>
       </c>
       <c r="C55" s="7" t="s">
         <v>101</v>
       </c>
       <c r="D55" s="11">
-        <v>710</v>
+        <v>721</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" s="5">
         <v>41</v>
       </c>
       <c r="B56" s="9" t="s">
         <v>102</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>103</v>
       </c>
       <c r="D56" s="11">
-        <v>263</v>
+        <v>267</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" s="5">
         <v>42</v>
       </c>
       <c r="B57" s="9" t="s">
         <v>104</v>
       </c>
       <c r="C57" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D57" s="11">
-        <v>882</v>
+        <v>895</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" s="5">
         <v>43</v>
       </c>
       <c r="B58" s="9" t="s">
         <v>106</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>107</v>
       </c>
       <c r="D58" s="11">
-        <v>897</v>
+        <v>911</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" s="5">
         <v>44</v>
       </c>
       <c r="B59" s="9" t="s">
         <v>108</v>
       </c>
       <c r="C59" s="7" t="s">
         <v>109</v>
       </c>
       <c r="D59" s="11">
-        <v>842</v>
+        <v>855</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" s="5">
         <v>45</v>
       </c>
       <c r="B60" s="9" t="s">
         <v>110</v>
       </c>
       <c r="C60" s="7" t="s">
         <v>111</v>
       </c>
       <c r="D60" s="11">
-        <v>250</v>
+        <v>254</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" s="5">
         <v>46</v>
       </c>
       <c r="B61" s="9" t="s">
         <v>112</v>
       </c>
       <c r="C61" s="7" t="s">
         <v>113</v>
       </c>
       <c r="D61" s="11">
-        <v>305</v>
+        <v>310</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" s="5">
         <v>47</v>
       </c>
       <c r="B62" s="9" t="s">
         <v>114</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>115</v>
       </c>
       <c r="D62" s="11">
-        <v>755</v>
+        <v>766</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" s="5">
         <v>48</v>
       </c>
       <c r="B63" s="9" t="s">
         <v>116</v>
       </c>
       <c r="C63" s="7" t="s">
         <v>117</v>
       </c>
       <c r="D63" s="11">
-        <v>693</v>
+        <v>704</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" s="3" t="s">
         <v>118</v>
       </c>
       <c r="B64" s="6"/>
       <c r="C64" s="7"/>
       <c r="D64" s="11"/>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B65" s="8" t="s">
         <v>4</v>
       </c>
       <c r="C65" s="10" t="s">
         <v>5</v>
       </c>
       <c r="D65" s="12" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" s="5">
         <v>1</v>
       </c>
       <c r="B66" s="9" t="s">
         <v>119</v>
       </c>
       <c r="C66" s="7" t="s">
         <v>120</v>
       </c>
       <c r="D66" s="11">
-        <v>5623</v>
+        <v>5707</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" s="5">
         <v>2</v>
       </c>
       <c r="B67" s="9" t="s">
         <v>121</v>
       </c>
       <c r="C67" s="7" t="s">
         <v>122</v>
       </c>
       <c r="D67" s="11">
-        <v>4961</v>
+        <v>5035</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" s="5">
         <v>3</v>
       </c>
       <c r="B68" s="9" t="s">
         <v>123</v>
       </c>
       <c r="C68" s="7" t="s">
         <v>124</v>
       </c>
       <c r="D68" s="11">
-        <v>3252</v>
+        <v>3301</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" s="5">
         <v>4</v>
       </c>
       <c r="B69" s="9" t="s">
         <v>125</v>
       </c>
       <c r="C69" s="7" t="s">
         <v>126</v>
       </c>
       <c r="D69" s="11">
-        <v>6140</v>
+        <v>6232</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" s="5">
         <v>5</v>
       </c>
       <c r="B70" s="9" t="s">
         <v>127</v>
       </c>
       <c r="C70" s="7" t="s">
         <v>128</v>
       </c>
       <c r="D70" s="11">
-        <v>5413</v>
+        <v>5494</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" s="5">
         <v>6</v>
       </c>
       <c r="B71" s="9" t="s">
         <v>129</v>
       </c>
       <c r="C71" s="7" t="s">
         <v>130</v>
       </c>
       <c r="D71" s="11">
-        <v>9500</v>
+        <v>9643</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" s="5">
         <v>7</v>
       </c>
       <c r="B72" s="9" t="s">
         <v>131</v>
       </c>
       <c r="C72" s="7" t="s">
         <v>132</v>
       </c>
       <c r="D72" s="11">
-        <v>5413</v>
+        <v>5494</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" s="5">
         <v>8</v>
       </c>
       <c r="B73" s="9" t="s">
         <v>133</v>
       </c>
       <c r="C73" s="7" t="s">
         <v>134</v>
       </c>
       <c r="D73" s="11">
-        <v>5182</v>
+        <v>5260</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" s="5">
         <v>9</v>
       </c>
       <c r="B74" s="9" t="s">
         <v>135</v>
       </c>
       <c r="C74" s="7" t="s">
         <v>136</v>
       </c>
       <c r="D74" s="11">
-        <v>3958</v>
+        <v>4017</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" s="5">
         <v>10</v>
       </c>
       <c r="B75" s="9" t="s">
         <v>137</v>
       </c>
       <c r="C75" s="7" t="s">
         <v>138</v>
       </c>
       <c r="D75" s="11">
-        <v>5457</v>
+        <v>5539</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" s="5">
         <v>11</v>
       </c>
       <c r="B76" s="9" t="s">
         <v>139</v>
       </c>
       <c r="C76" s="7" t="s">
         <v>140</v>
       </c>
       <c r="D76" s="11">
-        <v>8710</v>
+        <v>8841</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" s="5">
         <v>12</v>
       </c>
       <c r="B77" s="9" t="s">
         <v>141</v>
       </c>
       <c r="C77" s="7" t="s">
         <v>142</v>
       </c>
       <c r="D77" s="11">
-        <v>4575</v>
+        <v>4644</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" s="5">
         <v>13</v>
       </c>
       <c r="B78" s="9" t="s">
         <v>143</v>
       </c>
       <c r="C78" s="7" t="s">
         <v>144</v>
       </c>
       <c r="D78" s="11">
-        <v>6725</v>
+        <v>6826</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" s="5">
         <v>14</v>
       </c>
       <c r="B79" s="9" t="s">
         <v>145</v>
       </c>
       <c r="C79" s="7" t="s">
         <v>146</v>
       </c>
       <c r="D79" s="11">
-        <v>5391</v>
+        <v>5472</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" s="5">
         <v>15</v>
       </c>
       <c r="B80" s="9" t="s">
         <v>147</v>
       </c>
       <c r="C80" s="7" t="s">
         <v>148</v>
       </c>
       <c r="D80" s="11">
-        <v>6725</v>
+        <v>6826</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" s="5">
         <v>16</v>
       </c>
       <c r="B81" s="9" t="s">
         <v>149</v>
       </c>
       <c r="C81" s="7" t="s">
         <v>150</v>
       </c>
       <c r="D81" s="11">
-        <v>6064</v>
+        <v>6155</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" s="5">
         <v>17</v>
       </c>
       <c r="B82" s="9" t="s">
         <v>151</v>
       </c>
       <c r="C82" s="7" t="s">
         <v>152</v>
       </c>
       <c r="D82" s="11">
-        <v>6559</v>
+        <v>6657</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" s="5">
         <v>18</v>
       </c>
       <c r="B83" s="9" t="s">
         <v>153</v>
       </c>
       <c r="C83" s="7" t="s">
         <v>154</v>
       </c>
       <c r="D83" s="11">
-        <v>10474</v>
+        <v>10631</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" s="5">
         <v>19</v>
       </c>
       <c r="B84" s="9" t="s">
         <v>155</v>
       </c>
       <c r="C84" s="7" t="s">
         <v>156</v>
       </c>
       <c r="D84" s="11">
-        <v>5733</v>
+        <v>5819</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" s="5">
         <v>20</v>
       </c>
       <c r="B85" s="9" t="s">
         <v>157</v>
       </c>
       <c r="C85" s="7" t="s">
         <v>158</v>
       </c>
       <c r="D85" s="11">
-        <v>7056</v>
+        <v>7162</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" s="5">
         <v>21</v>
       </c>
       <c r="B86" s="9" t="s">
         <v>159</v>
       </c>
       <c r="C86" s="7" t="s">
         <v>160</v>
       </c>
       <c r="D86" s="11">
-        <v>5005</v>
+        <v>5080</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" s="5">
         <v>22</v>
       </c>
       <c r="B87" s="9" t="s">
         <v>161</v>
       </c>
       <c r="C87" s="7" t="s">
         <v>162</v>
       </c>
       <c r="D87" s="11">
-        <v>8313</v>
+        <v>8438</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" s="5">
         <v>23</v>
       </c>
       <c r="B88" s="9" t="s">
         <v>163</v>
       </c>
       <c r="C88" s="7" t="s">
         <v>164</v>
       </c>
       <c r="D88" s="11">
-        <v>3418</v>
+        <v>1776</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" s="5">
         <v>24</v>
       </c>
       <c r="B89" s="9" t="s">
         <v>165</v>
       </c>
       <c r="C89" s="7" t="s">
         <v>166</v>
       </c>
       <c r="D89" s="11">
-        <v>2750</v>
+        <v>2791</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" s="5">
         <v>25</v>
       </c>
       <c r="B90" s="9" t="s">
         <v>167</v>
       </c>
       <c r="C90" s="7" t="s">
         <v>168</v>
       </c>
       <c r="D90" s="11">
-        <v>5733</v>
+        <v>5819</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" s="5">
         <v>26</v>
       </c>
       <c r="B91" s="9" t="s">
         <v>169</v>
       </c>
       <c r="C91" s="7" t="s">
         <v>170</v>
       </c>
       <c r="D91" s="11">
-        <v>3418</v>
+        <v>3469</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" s="5">
         <v>27</v>
       </c>
       <c r="B92" s="9" t="s">
         <v>171</v>
       </c>
       <c r="C92" s="7" t="s">
         <v>172</v>
       </c>
       <c r="D92" s="11">
-        <v>4024</v>
+        <v>4084</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" s="5">
         <v>28</v>
       </c>
       <c r="B93" s="9" t="s">
         <v>173</v>
       </c>
       <c r="C93" s="7" t="s">
         <v>174</v>
       </c>
       <c r="D93" s="11">
-        <v>5733</v>
+        <v>5819</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" s="5">
         <v>29</v>
       </c>
       <c r="B94" s="9" t="s">
         <v>175</v>
       </c>
       <c r="C94" s="7" t="s">
         <v>176</v>
       </c>
       <c r="D94" s="11">
-        <v>7166</v>
+        <v>7274</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" s="5">
         <v>30</v>
       </c>
       <c r="B95" s="9" t="s">
         <v>177</v>
       </c>
       <c r="C95" s="7" t="s">
         <v>178</v>
       </c>
       <c r="D95" s="11">
-        <v>8159</v>
+        <v>8281</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" s="5">
         <v>31</v>
       </c>
       <c r="B96" s="9" t="s">
         <v>179</v>
       </c>
       <c r="C96" s="7" t="s">
         <v>180</v>
       </c>
       <c r="D96" s="11">
-        <v>11200</v>
+        <v>11368</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97" s="5">
         <v>32</v>
       </c>
       <c r="B97" s="9" t="s">
         <v>181</v>
       </c>
       <c r="C97" s="7" t="s">
         <v>182</v>
       </c>
       <c r="D97" s="11">
-        <v>7277</v>
+        <v>7386</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="A5:D5"/>
     <mergeCell ref="A14:D14"/>
     <mergeCell ref="A64:D64"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 