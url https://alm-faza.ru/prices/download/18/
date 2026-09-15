--- v0 (2026-07-31)
+++ v1 (2026-09-15)
@@ -44,51 +44,51 @@
   <si>
     <t>Искусственный мох в рулонах</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>1608</t>
   </si>
   <si>
     <t>Мох искусственный Дизайн MPA062 YELLOW в рулоне Ширина 2 м</t>
   </si>
   <si>
     <t>1552</t>
   </si>
   <si>
-    <t>Мох искусственный Дизайн MPA062 GREEN в рулоне Ширина 1.5 м</t>
+    <t>Мох искусственный Дизайн MPA062 GREEN в рулоне Ширина 2 м</t>
   </si>
   <si>
     <t>1541</t>
   </si>
   <si>
     <t>Мох искусственный Дизайн MPA06381  в рулоне Ширина 1 м</t>
   </si>
   <si>
     <t>1508</t>
   </si>
   <si>
     <t>Мох искусственный Дизайн MPA06381  в рулоне Ширина 1.5 м</t>
   </si>
   <si>
     <t>1554</t>
   </si>
   <si>
     <t>Мох искусственный Дизайн MPA06381  в рулоне Ширина 2 м</t>
   </si>
   <si>
     <t>1610</t>
   </si>
   <si>
     <t>Мох искусственный Дизайн MPA01981 в рулоне Ширина 2 м</t>
   </si>