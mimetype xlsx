--- v1 (2026-09-15)
+++ v2 (2026-10-31)
@@ -635,325 +635,325 @@
     <row r="6" spans="1:4">
       <c r="A6" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="8" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="10" t="s">
         <v>5</v>
       </c>
       <c r="D6" s="12" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="5">
         <v>1</v>
       </c>
       <c r="B7" s="9" t="s">
         <v>7</v>
       </c>
       <c r="C7" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="11">
-        <v>3450</v>
+        <v>3502</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="5">
         <v>2</v>
       </c>
       <c r="B8" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>10</v>
       </c>
       <c r="D8" s="11">
-        <v>3450</v>
+        <v>3502</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="5">
         <v>3</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>11</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>12</v>
       </c>
       <c r="D9" s="11">
-        <v>3822</v>
+        <v>3879</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="5">
         <v>4</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D10" s="11">
-        <v>3822</v>
+        <v>3879</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="5">
         <v>5</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D11" s="11">
-        <v>3822</v>
+        <v>3879</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="5">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>18</v>
       </c>
       <c r="D12" s="11">
-        <v>3573</v>
+        <v>3627</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="5">
         <v>7</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>20</v>
       </c>
       <c r="D13" s="11">
-        <v>2287</v>
+        <v>2321</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="5">
         <v>8</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>22</v>
       </c>
       <c r="D14" s="11">
-        <v>2400</v>
+        <v>2436</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="5">
         <v>9</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D15" s="11">
-        <v>2295</v>
+        <v>2329</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="5">
         <v>10</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>26</v>
       </c>
       <c r="D16" s="11">
-        <v>2047</v>
+        <v>2078</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="5">
         <v>11</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>28</v>
       </c>
       <c r="D17" s="11">
-        <v>4533</v>
+        <v>4601</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="3" t="s">
         <v>29</v>
       </c>
       <c r="B18" s="6"/>
       <c r="C18" s="7"/>
       <c r="D18" s="11"/>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B19" s="8" t="s">
         <v>4</v>
       </c>
       <c r="C19" s="10" t="s">
         <v>5</v>
       </c>
       <c r="D19" s="12" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="5">
         <v>1</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D20" s="11">
-        <v>782</v>
+        <v>794</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="5">
         <v>2</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D21" s="11">
-        <v>750</v>
+        <v>761</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="5">
         <v>3</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>28</v>
       </c>
       <c r="D22" s="11">
-        <v>4533</v>
+        <v>4601</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="5">
         <v>4</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>35</v>
       </c>
       <c r="D23" s="11">
-        <v>750</v>
+        <v>761</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="5">
         <v>5</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>37</v>
       </c>
       <c r="D24" s="11">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="5">
         <v>6</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>39</v>
       </c>
       <c r="D25" s="11">
-        <v>81</v>
+        <v>82</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="5">
         <v>7</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>41</v>
       </c>
       <c r="D26" s="11">
-        <v>100</v>
+        <v>102</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="5">
         <v>8</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>43</v>
       </c>
       <c r="D27" s="11">
-        <v>1200</v>
+        <v>1218</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="A5:D5"/>
     <mergeCell ref="A18:D18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>