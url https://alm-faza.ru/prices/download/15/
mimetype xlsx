--- v0 (2026-07-31)
+++ v1 (2026-10-31)
@@ -35,51 +35,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Линолеум сценический</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>3158</t>
   </si>
   <si>
-    <t>Линолеум сценический "СПЕКТР" защитный слой 0,35 мм Белый 951</t>
+    <t>Линолеум сценический "СПЕКТР" защитный слой 0,35 мм Белый 950</t>
   </si>
   <si>
     <t>3155</t>
   </si>
   <si>
     <t>Линолеум сценический "СПЕКТР" защитный слой 0,35 мм Красный 9662</t>
   </si>
   <si>
     <t>3157</t>
   </si>
   <si>
     <t>Линолеум сценический "СПЕКТР" защитный слой 0,35 мм Светло-серый 915</t>
   </si>
   <si>
     <t>3154</t>
   </si>
   <si>
     <t>Линолеум сценический "СПЕКТР" защитный слой 0,35 мм Графит 965</t>
   </si>
   <si>
     <t>3156</t>
   </si>
   <si>
     <t>Линолеум сценический "СПЕКТР" защитный слой 0,35 мм Синий 064</t>
   </si>
@@ -687,471 +687,471 @@
     <row r="5" spans="1:4">
       <c r="A5" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C5" s="9" t="s">
         <v>4</v>
       </c>
       <c r="D5" s="11" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="4">
         <v>1</v>
       </c>
       <c r="B6" s="8" t="s">
         <v>6</v>
       </c>
       <c r="C6" s="6" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="10">
-        <v>807</v>
+        <v>819</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="4">
         <v>2</v>
       </c>
       <c r="B7" s="8" t="s">
         <v>8</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>9</v>
       </c>
       <c r="D7" s="10">
-        <v>807</v>
+        <v>819</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="4">
         <v>3</v>
       </c>
       <c r="B8" s="8" t="s">
         <v>10</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D8" s="10">
-        <v>807</v>
+        <v>819</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="4">
         <v>4</v>
       </c>
       <c r="B9" s="8" t="s">
         <v>12</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D9" s="10">
-        <v>807</v>
+        <v>819</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="4">
         <v>5</v>
       </c>
       <c r="B10" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D10" s="10">
-        <v>807</v>
+        <v>819</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="4">
         <v>6</v>
       </c>
       <c r="B11" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D11" s="10">
-        <v>807</v>
+        <v>819</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="4">
         <v>7</v>
       </c>
       <c r="B12" s="8" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>19</v>
       </c>
       <c r="D12" s="10">
-        <v>1154</v>
+        <v>1171</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="4">
         <v>8</v>
       </c>
       <c r="B13" s="8" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="10">
-        <v>1154</v>
+        <v>1171</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="4">
         <v>9</v>
       </c>
       <c r="B14" s="8" t="s">
         <v>22</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>23</v>
       </c>
       <c r="D14" s="10">
-        <v>1154</v>
+        <v>1171</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="4">
         <v>10</v>
       </c>
       <c r="B15" s="8" t="s">
         <v>24</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>25</v>
       </c>
       <c r="D15" s="10">
-        <v>1154</v>
+        <v>1171</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="4">
         <v>11</v>
       </c>
       <c r="B16" s="8" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>27</v>
       </c>
       <c r="D16" s="10">
-        <v>1154</v>
+        <v>1171</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="4">
         <v>12</v>
       </c>
       <c r="B17" s="8" t="s">
         <v>28</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>29</v>
       </c>
       <c r="D17" s="10">
-        <v>1154</v>
+        <v>1171</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="4">
         <v>13</v>
       </c>
       <c r="B18" s="8" t="s">
         <v>30</v>
       </c>
       <c r="C18" s="6" t="s">
         <v>31</v>
       </c>
       <c r="D18" s="10">
-        <v>1154</v>
+        <v>1171</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="4">
         <v>14</v>
       </c>
       <c r="B19" s="8" t="s">
         <v>32</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>33</v>
       </c>
       <c r="D19" s="10">
-        <v>1154</v>
+        <v>1171</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="4">
         <v>15</v>
       </c>
       <c r="B20" s="8" t="s">
         <v>34</v>
       </c>
       <c r="C20" s="6" t="s">
         <v>35</v>
       </c>
       <c r="D20" s="10">
-        <v>1154</v>
+        <v>1171</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="4">
         <v>16</v>
       </c>
       <c r="B21" s="8" t="s">
         <v>36</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>37</v>
       </c>
       <c r="D21" s="10">
-        <v>1154</v>
+        <v>1171</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="4">
         <v>17</v>
       </c>
       <c r="B22" s="8" t="s">
         <v>38</v>
       </c>
       <c r="C22" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D22" s="10">
-        <v>1154</v>
+        <v>1171</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="4">
         <v>18</v>
       </c>
       <c r="B23" s="8" t="s">
         <v>40</v>
       </c>
       <c r="C23" s="6" t="s">
         <v>41</v>
       </c>
       <c r="D23" s="10">
-        <v>1154</v>
+        <v>1171</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="4">
         <v>19</v>
       </c>
       <c r="B24" s="8" t="s">
         <v>42</v>
       </c>
       <c r="C24" s="6" t="s">
         <v>43</v>
       </c>
       <c r="D24" s="10">
-        <v>610</v>
+        <v>619</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="4">
         <v>20</v>
       </c>
       <c r="B25" s="8" t="s">
         <v>44</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>45</v>
       </c>
       <c r="D25" s="10">
-        <v>515</v>
+        <v>523</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="4">
         <v>21</v>
       </c>
       <c r="B26" s="8" t="s">
         <v>46</v>
       </c>
       <c r="C26" s="6" t="s">
         <v>47</v>
       </c>
       <c r="D26" s="10">
-        <v>684</v>
+        <v>694</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="4">
         <v>22</v>
       </c>
       <c r="B27" s="8" t="s">
         <v>48</v>
       </c>
       <c r="C27" s="6" t="s">
         <v>49</v>
       </c>
       <c r="D27" s="10">
-        <v>684</v>
+        <v>694</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="4">
         <v>23</v>
       </c>
       <c r="B28" s="8" t="s">
         <v>50</v>
       </c>
       <c r="C28" s="6" t="s">
         <v>51</v>
       </c>
       <c r="D28" s="10">
-        <v>767</v>
+        <v>779</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="4">
         <v>24</v>
       </c>
       <c r="B29" s="8" t="s">
         <v>52</v>
       </c>
       <c r="C29" s="6" t="s">
         <v>53</v>
       </c>
       <c r="D29" s="10">
-        <v>684</v>
+        <v>694</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="4">
         <v>25</v>
       </c>
       <c r="B30" s="8" t="s">
         <v>54</v>
       </c>
       <c r="C30" s="6" t="s">
         <v>55</v>
       </c>
       <c r="D30" s="10">
-        <v>684</v>
+        <v>694</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="4">
         <v>26</v>
       </c>
       <c r="B31" s="8" t="s">
         <v>56</v>
       </c>
       <c r="C31" s="6" t="s">
         <v>57</v>
       </c>
       <c r="D31" s="10">
-        <v>684</v>
+        <v>694</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="4">
         <v>27</v>
       </c>
       <c r="B32" s="8" t="s">
         <v>58</v>
       </c>
       <c r="C32" s="6" t="s">
         <v>59</v>
       </c>
       <c r="D32" s="10">
-        <v>684</v>
+        <v>694</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" s="4">
         <v>28</v>
       </c>
       <c r="B33" s="8" t="s">
         <v>60</v>
       </c>
       <c r="C33" s="6" t="s">
         <v>61</v>
       </c>
       <c r="D33" s="10">
-        <v>684</v>
+        <v>694</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="4">
         <v>29</v>
       </c>
       <c r="B34" s="8" t="s">
         <v>62</v>
       </c>
       <c r="C34" s="6" t="s">
         <v>63</v>
       </c>
       <c r="D34" s="10">
-        <v>684</v>
+        <v>694</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="4">
         <v>30</v>
       </c>
       <c r="B35" s="8" t="s">
         <v>64</v>
       </c>
       <c r="C35" s="6" t="s">
         <v>65</v>
       </c>
       <c r="D35" s="10">
-        <v>767</v>
+        <v>779</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" s="4">
         <v>31</v>
       </c>
       <c r="B36" s="8" t="s">
         <v>66</v>
       </c>
       <c r="C36" s="6" t="s">
         <v>67</v>
       </c>
       <c r="D36" s="10">
-        <v>557</v>
+        <v>565</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>