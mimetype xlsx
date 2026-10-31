--- v0 (2026-07-31)
+++ v1 (2026-10-31)
@@ -537,121 +537,121 @@
     <row r="5" spans="1:4">
       <c r="A5" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C5" s="9" t="s">
         <v>4</v>
       </c>
       <c r="D5" s="11" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="4">
         <v>1</v>
       </c>
       <c r="B6" s="8" t="s">
         <v>6</v>
       </c>
       <c r="C6" s="6" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="10">
-        <v>431</v>
+        <v>438</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="4">
         <v>2</v>
       </c>
       <c r="B7" s="8" t="s">
         <v>8</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>9</v>
       </c>
       <c r="D7" s="10">
-        <v>431</v>
+        <v>438</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="4">
         <v>3</v>
       </c>
       <c r="B8" s="8" t="s">
         <v>10</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D8" s="10">
-        <v>431</v>
+        <v>438</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="4">
         <v>4</v>
       </c>
       <c r="B9" s="8" t="s">
         <v>12</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D9" s="10">
-        <v>252</v>
+        <v>256</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="4">
         <v>5</v>
       </c>
       <c r="B10" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D10" s="10">
-        <v>252</v>
+        <v>256</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="4">
         <v>6</v>
       </c>
       <c r="B11" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D11" s="10">
-        <v>7000</v>
+        <v>7105</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A4:D4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>